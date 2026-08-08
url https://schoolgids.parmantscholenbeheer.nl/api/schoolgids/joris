--- v0 (2026-06-09)
+++ v1 (2026-08-08)
@@ -55,51 +55,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="76368C"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Parmant Joris</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versie: 9 juni 2026</w:t>
+        <w:t xml:space="preserve">Versie: 8 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Inhoudsopgave</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Inhoudsopgave"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
@@ -275,112 +275,112 @@
       <w:r>
         <w:t xml:space="preserve"> • Parmant Joris stimuleert autonome motivatie, zelfstandigheid en verantwoordelijkheid.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • We zetten ICT in om deze visie te realiseren in onze onderwijspraktijk. We willen hiermee leerlingen mediawijs maken en de mogelijkheden van digitale leermiddelen benutten naast de mogelijkheden van schriftelijke leermiddelen (‘blended learning’).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naast het reguliere lesprogramma bieden we ook extra programma’s aan. Hieronder vindt u een korte weergave hiervan. Meer informatie over deze programma’s kunt u vinden op onze website.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ouqcempg1q_7h7nohubh">
+      <w:hyperlink w:history="1" r:id="rIdhonv-1g2zhadwdlns78uw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">•</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdzsufv7znh5gg0jlqe_pbv">
+      <w:hyperlink w:history="1" r:id="rIdlue7qoo5v86b4kctf6snj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SPORTKLASSEN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasw3nmr3m7o-yohddfn6f">
+      <w:hyperlink w:history="1" r:id="rIdxmi8qymrbmhx8_zrrqeso">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">WON</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnlodvmmr6vff05bwxbwx">
+      <w:hyperlink w:history="1" r:id="rIdgfmsqpqjardx8cy6n5jou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">KUNSTKLAS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomvaqdld-ycngafazq4i7">
+      <w:hyperlink w:history="1" r:id="rIdmlombrnqy8zmggvsscprm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">TOPSPORT TALENTSCHOOL (EVOT)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.02 Tweejarige brugklas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Joris is een school voor vwo (atheneum), havo en vmbo-t. In de brugklas worden leerlingen geplaatst die van de basisschool een advies vwo, havo of vmbo-t/vmbo-gt) hebben gekregen. Het is belangrijk dat de overstap van de basisschool naar de middelbare school goed verloopt. Vakdocenten, coaches, leerlingcoördinatoren en teamleiders begeleiden dit proces zorgvuldig. Om ervoor te zorgen dat leerlingen zich snel thuis voelen in hun klas, staan de eerste weken van het schooljaar in het teken van kennismaken. Samenwerken en aandacht voor elkaar zijn belangrijke onderdelen van het kennismakings- en coachprogramma. In leerjaar 1 en 2 zijn er verschillende soorten klassen:</w:t>
       </w:r>
@@ -443,51 +443,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vanaf leerjaar 2: vmbo-t, voor leerlingen waarvoor de combinatie vmbo-t/havo te lastig blijkt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aan het einde van leerjaar 2 wordt bekeken welk niveau het meest passend is voor de leerling. Vanaf leerjaar drie ga je verder op één onderwijsroute: vmbo-t, havo of vwo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alle leerlingen krijgen in leerjaar 1 onderwijs in verschillende leer- en creatieve vakken. In het tweede jaar komen daar nog enkele leervakken bij. Bij al deze vakken staat het verwerven van kennis, het beheersen van vaardigheden en het leren samenwerken centraal. De verdeling van vakken en lesuren is terug te vinden in de lessentabel, klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx_ay4k0d27qrzlvw4n9ds">
+      <w:hyperlink w:history="1" r:id="rIdcz3w41rje7fy1lz5zu7x1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.03 Vmbo-t</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -820,114 +820,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.06 Lestabellen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hieronder treft u de lestabellen aan voor alle leerjaren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik hier voor het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5plx3ytud4ndstdnuci9">
+      <w:hyperlink w:history="1" r:id="rIdmv-tut71bwehpukbpapvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lestabel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.07 Onderwijstijd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school heeft haar onderwijstijd gepland volgens de wettelijke richtlijnen. De onderwijstijd wordt besteed aan het geven van lessen (zie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd-6_2f7o_putrhhbhzzyc">
+      <w:hyperlink w:history="1" r:id="rIdt-7au2v5zoildjd5mm311">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lessentabel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> , aan coachbegeleiding en aan het begeleiden van aanvullende onderwijsactiviteiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daarnaast dragen de volgende uitgangspunten bij aan het realiseren van voldoende onderwijstijd:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • Bij afwezigheid van docenten wordt voor de leerlingen in de onderbouw opvang en begeleiding georganiseerd. Vanaf leerjaar drie kunnen leerlingen, indien er geen opvang mogelijk is, zelfstandig werken in de Brink of het Studiehuis. Door het werken met studieplanners kunnen leerlingen altijd zelfstandig verder werken aan de stof, klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbmx4vocta3zigkbcfnc1m">
+      <w:hyperlink w:history="1" r:id="rIdoyu7kof5slmy3y0o_rt2c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • Vergaderingen, bijeenkomsten en scholing van docenten worden zo veel mogelijk georganiseerd buiten de geplande lestijden.</w:t>
       </w:r>
@@ -1018,129 +1018,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.02 Leerlingcoördinator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op Parmant Joris werken we op alle afdelingen met leerlingcoördinatoren. Zij monitoren het verzuim van de leerlingen en ondersteunen de coaches, bijvoorbeeld als er zorgen zijn over de resultaten of de ontwikkeling van de leerling. Leerlingen kunnen bij de leerlingcoördinator terecht met vragen waarmee zij, om welke reden dan ook, niet bij hun coach terecht kunnen. De leerlingcoördinator weegt dan af waarmee de leerling het beste geholpen is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkciwiqtg5vmfcksik3ix4">
+      <w:hyperlink w:history="1" r:id="rIdueejuunxo-covxroqswnm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> wie de leerlingcoördinator per afdeling is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.03 Teamleider</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De teamleider is verantwoordelijk voor de onderwijskundige gang van zaken voor zijn/haar afdeling en geeft leiding aan de coaches, vakdocenten en de leerlingcoördinator die op zijn/haar afdeling werkzaam zijn. Samen met waarnemend clusterdirecteur, dhr. T. van der Heijden, vormen de teamleiders de schoolleiding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen en ouder(s)/verzorger(s) richten zich tot de teamleider bij bijzondere situaties, voor het aanvragen van bijzonder verlof (jubilea, huwelijk, uitvaart, etc.), bij verzoeken tot maatwerk, klachten over de gang van zaken op de afdeling of vragen die de coach of leerlingcoördinator niet kan beantwoorden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkza1ao0u9_zry1a0umktd">
+      <w:hyperlink w:history="1" r:id="rIdt8ut3ix0g_-iq_g-3rwmm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> wie er per afdeling de teamleider is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.04 Decanaat / LOB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhlwumaamv5shsd-rimn4v">
+      <w:hyperlink w:history="1" r:id="rIdgiu8mciavpb8vaf_3pc6o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor meer informatie over decanaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1189,80 +1189,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer een leerling vastloopt op didactisch of sociaal-emotioneel vlak, kan de coach – in overleg met ouder(s)/verzorger(s) en de leerling – een melding doen bij het ondersteuningsteam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In dit team werken specialisten die samen bekijken welke extra ondersteuning passend is. Soms kan de begeleiding binnen de school plaatsvinden, soms wordt er samengewerkt met externe partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het ondersteuningsteam op Parmant Joris bestaat uit, klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeykywk8zklh9nzdctseru">
+      <w:hyperlink w:history="1" r:id="rId4dvend05kwjh5aglwx4tz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het ondersteuningsteam onderhoudt nauwe contacten met externe instanties, zoals het Samenwerkingsverband Eindhoven &amp; De Kempen, Wij-Eindhoven, Leerplicht en de GGD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo3xa9lxzclwwtrbivsqe5">
+      <w:hyperlink w:history="1" r:id="rIdk_bgpxrz6bawbv9fc2xoc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> de schoolgidsinformatie van Jeugdgezondheidszorg (JGZ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.06 Schoolondersteuningsaanbod (SOA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1441,51 +1441,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer er vermoedens van dyslexie zijn, kan de coach de leerling aanmelden bij het ondersteuningsteam. S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">amen met de leerling en ouders/verzorgers wordt vervolgens bekeken welke stappen nodig zijn en welke ondersteuning het beste past.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtllsy07g4jggwnrnbg90w">
+      <w:hyperlink w:history="1" r:id="rIdwrtjaxfdvm4zsehz2jpft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor het dyslexieprotocol van Parmant Joris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.09 Nederlands als tweede taal (NT-2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1580,51 +1580,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De extra taalondersteuning wordt vaak aangeboden in een tussenuur of na schooltijd en zal zich richten op verschillende onderdelen van de Nederlandse taal, zoals woordenschat, lezen en grammatica.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De NT-2-coördinator op Parmant Joris is Wendy Peeters. Zij is bereikbaar via</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdve0yma_4okvbesufm0ep2">
+      <w:hyperlink w:history="1" r:id="rIdinzm0jtcwpe0uaqbzeepc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">w.peeters@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -1994,51 +1994,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GGD</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Voor ondersteuning op het gebied van gezondheid, welzijn en preventie, zoals gesprekken met de jeugdverpleegkundige en advisering bij sociaal-emotionele vragen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzwjymf5tj5vbylq8oxvrf">
+      <w:hyperlink w:history="1" r:id="rIdbeaseepchw5xvstmg_uml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor meer informatie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2392,61 +2392,61 @@
       <w:r>
         <w:t xml:space="preserve">In een rustige omgeving in een lokaal van Parmant Joris, krijgen zij extra ondersteuning bij het maken van opdrachten, het leren van lesstof en het ontwikkelen van studievaardigheden. Huiswerkbegeleiding kan zo bijdragen aan meer overzicht, minder stress en betere leerprestaties. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Huiswerkbegeleiding wordt niet door de school zelf gefaciliteerd. Wel bieden wij in ons gebouw onderdak aan de huiswerkbegeleiding van Spectrum Brabant.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor meer informatie over de huiswerkbegeleiding op onze school kunt u terecht bij </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnedbezcgvpxzanr0jbmff">
+      <w:hyperlink w:history="1" r:id="rIdsaj03vmdv3s7w4azshreg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Spectrum Brabant</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rId5vbhfqks6atuttstoh-wq">
+      <w:hyperlink w:history="1" r:id="rIdigbzlif6a_0ogx8anunza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.15 Meldcode Huiselijk geweld en kindermishandeling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -2571,51 +2571,51 @@
       <w:r>
         <w:t xml:space="preserve">De STORM aanpak is een samenwerking tussen middelbare scholen, GGD, jeugdhulpverlening, GGZ en de gemeenten. Het bestaat uit vier verschillende interventies. Het Mental Health programma, de gatekeepertraining voor docenten, de vroeg signalering door de GGD en wanneer een leerling hiervoor in aanmerking komt, de Op Volle Kracht training (OVK-training). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Met de STORM aanpak investeren we samen met het samenwerkingsverband Eindhoven-Kempenland in het welzijn en de veerkracht van onze leerlingen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor meer informatie klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsn5r5m9bty6u95fvcgwk">
+      <w:hyperlink w:history="1" r:id="rIds7f1xyqhgnrizkjtbmhp4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2720,153 +2720,151 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bevorderingsnormering:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hieronder de overgangsnorm/bevorderingsreglement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdgcpgjqd5qawddiwymjx9y">
+      <w:hyperlink w:history="1" r:id="rId_wmzyjazxus4agfgnsfmp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId1hcxyvrcqgfpqazsyfeqr">
+      <w:hyperlink w:history="1" r:id="rIdgkxcyuuotjn19xgdfplrh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Topsport</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.02 Schoolexamen en bevordering (bovenbouw)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor de vaststelling van het eindcijfer van het schoolexamen tellen de voor examentoetsen en praktische opdrachten behaalde cijfers mee. Deze </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">cijfers </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">zijn opgenomen in het examendossier. Voor sommige vakken is een jaarcijfer opgenomen in het eindcijfer. De examenprogramma’s (PTA’s) per leerjaar en per afdeling vindt u </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_y9wk6sefjjsnhelojmxr">
+      <w:hyperlink w:history="1" r:id="rIdfjdnytedgcvfgqqnxr6xd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.03 Doorstroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We vinden het belangrijk om leerling de kans te geven om de schoolperiode op een hoger niveau af te sluiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Uiteraard gelden hier een aantal richtlijnen voor in de bijgaande PDF na te lezen zijn.</w:t>
-[...15 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Uiteraard gelden hier een aantal richtlijnen voor neem hierover contact op met </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5rudhu3izar093ogsl06d">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">info@parmantscholen.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">04. Praktische zaken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.01 Ziek melden, verlof aanvragen en verzuim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -2926,91 +2924,91 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wij bellen altijd naar de ouder(s)/verzorger(s) om te melden dat hun zoon/dochter ziek naar huis komt. De leerling mag pas naar huis als hij/zij toestemming heeft gekregen van de ouder(s)/verzorger(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Beter melden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">U kunt uw kind betermelden door een mail te sturen naar: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbplmgn_1hpczcpleqqof">
+      <w:hyperlink w:history="1" r:id="rIdsnxfznesubytpasvwxwg3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">verzuim-joris@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Verlof aanvragen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij alle aanvragen m.b.t. afwezigheid of verlof (denk aan tandartsbezoek en bijzonder verlof) dient u rekening te houden met de jaaragenda van de school (denk aan toetsweken, activiteiten, schoolexamens e.d.).Wij verzoeken u om afwezigheid of verlof tijdig aan te vragen door een mail te sturen naar:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tiaghf8undpd2z_jx-id">
+      <w:hyperlink w:history="1" r:id="rIdsj5ams-gfwfovczx9osbl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">verzuim-joris@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.02 Lestijden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -3212,51 +3210,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7e uur 15.30-16.30 uur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.03 Schoolvakanties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Via deze </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfh4gr8v572hbs5vhl6qrp">
+      <w:hyperlink w:history="1" r:id="rId9zvyqt_guzrxntproz0ih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is een overzicht van alle vakanties te vinden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.04 Magister</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -3288,51 +3286,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wijzigingen?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Adresgegevens of andere wijzigingen kunt u </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">niet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zelf in Magister aanpassen. Daartoe kunt een e-mail sturen naar: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbq4xqwyq7s37-20guj32">
+      <w:hyperlink w:history="1" r:id="rIdh1we65cl6fjv9vioh8i_d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">magister-joris@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Leerlingen van 18 jaar en ouder</w:t>
       </w:r>
       <w:r>
@@ -3451,51 +3449,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.08 Laptops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elke leerling beschikt over een eigen laptop. Vanaf schooljaar 2025-2026 ontvangen alle brugklasleerlingen een laptop van de school in bruikleen. Leerlingen in klas 2 of hoger brengen zelf een laptop mee. Ouder(s)/verzorger(s) kunnen een laptop huren of kopen bij The Rent Company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduupjxdz3dta-pxlimeecd">
+      <w:hyperlink w:history="1" r:id="rIdlxw8znipzhqotlef6cbh5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.09 Gezonde schoolkantine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -3510,51 +3508,51 @@
       <w:r>
         <w:t xml:space="preserve">Parmant Joris brengt het aanbod in de kantine elk jaar in kaart met de zogenaamde ‘Kantinescan’ van het voedingscentrum. De resultaten van deze kantinescan worden besproken in de schoolleiding. Naar aanleiding van de resultaten formuleren we, indien nodig, in overleg met de cateraar en de oudervereniging, acties ten behoeve van het waarborgen van de gezonde kantine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.10 Rookvrije school</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op het terrein van Parmant Joris mag nergens worden gerookt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4.11 Helpdeks ICT</w:t>
+        <w:t xml:space="preserve">4.11 Helpdesk ICT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor alle aan ICT gerelateerde vragen van leerlingen, is er iedere dag op gezette tijden een ICT-medewerker op school aanwezig. Leerlingen kunnen op die tijdstippen bij hen terecht met vragen. Het ICT-loket bevindt zich in lokaal K21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voorts kunnen leerlingen in de mediatheek terecht met de volgende hulpvragen:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • het herstellen van het wachtwoord voor Office of Magister;</w:t>
       </w:r>
       <w:r>
@@ -3636,117 +3634,117 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het belang van communicatie is niet te onderschatten. Zeker in een tijd waarin zo veel communicatiemiddelen tot onze beschikking staan en waarin we zo gewend zijn om snel op de hoogte te zijn van gebeurtenissen die zich afspelen, zich afgespeeld hebben of nog gaan gebeuren. Omdat de school met diverse geledingen te maken heeft, intern en extern, moet er een selectie zijn van communicatiemiddelen afhankelijk van de betrokken partijen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Website</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Alle informatie over de school is te vinden, na te lezen of te downloaden op onze website </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphzsp-a7zezeejejl7rgq">
+      <w:hyperlink w:history="1" r:id="rIdi25zgel-1ghaf_zwi0bca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.parmantjoris.nl.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Social media</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ook via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3s24ljijtyzus5k7mjrxr">
+      <w:hyperlink w:history="1" r:id="rId9ww7afzkrppixozr1ll1z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Instagram</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(@ParmantJoris) en </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelc0wgtmq11bimvtoiemc">
+      <w:hyperlink w:history="1" r:id="rIdfdxeqy2wodoby4ohsk0qm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Facebook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (@ParmantJoris)</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfdliiizvciuflb8mexnk">
+      <w:hyperlink w:history="1" r:id="rIdnxjdqibcdhds90b2e8twx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">(@ParmantJoris) houden wij u op de hoogte over onze activiteiten en actualiteiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brieven en e-mail naar huis</w:t>
       </w:r>
       <w:r>
@@ -4026,51 +4024,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vergaderingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We komen een aantal keer per jaar samen. In iedere vergadering worden de afgelopen, de lopende en de komende activiteiten besproken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kom gerust een keertje kijken of het iets voor jou is. Fijn als je je komst van tevoren aankondigt, zodat we ervan op de hoogte zijn. Wil je liever eerst wat informatie? Ook in dat geval kun je een mailtje naar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ovnh36ntrqcklm6s56yd">
+      <w:hyperlink w:history="1" r:id="rIdruv9kbbk2patqbxjqd9wn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ouderraad-joris@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> sturen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.03 Leerlingenraad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -4094,81 +4092,81 @@
         <w:t xml:space="preserve">5.04 Schoolraad en medezeggenschapsraad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wij vinden het belangrijk dat ouder(s)/verzorger(s), leerlingen en medewerkers meepraten, adviseren en meebeslissen over allerlei onderwerpen die te maken hebben met de school. Dit gebeurt binnen de Medezeggenschapsraad van Parmant Scholen en de Schoolraad van Parmant Joris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">De schoolraad </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">van Parmant Joris is te bereiken via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddibwz0bdr0nw-nvkstnjd">
+      <w:hyperlink w:history="1" r:id="rIdbgvlwf1poacpggezuwirf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">schoolraad-joris@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">De Medezeggenschapsraad </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">van Parmant Scholen is te bereiken via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId868yq4yqc2nfjncr_me0l">
+      <w:hyperlink w:history="1" r:id="rIdgpuiv69lu-yuccyv7fmy9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MR-20AT@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">06. Financiën</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4236,51 +4234,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De oudergeleding van de MR wordt vooraf om instemming gevraagd over de bestemming van de door ouder(s)/verzorger(s) geleverde vrijwillige bijdrage. Naast deze activiteiten organiseren we een aantal ‘grotere’ activiteiten, zoals (buitenlandse) reizen. Hiervoor wordt een aparte vrijwillige ouderbijdrage gevraagd. Deze is dus niet meegenomen in de jaarlijkse vrijwillige ouderbijdrage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer u ervoor kiest de vrijwillige ouderbijdrage niet (geheel) te betalen, dan wordt uw kind niet uitgesloten van de activiteit(en). Als de school onvoldoende betalingen ontvangt, dan kan dat tot gevolg hebben dat de school moet besluiten deze activiteit(en) te annuleren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId47iftayckcusgrxjg3kyu">
+      <w:hyperlink w:history="1" r:id="rIdatk83xswrcdebaxxvqyrn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Voor een totaaloverzicht en kostenspecificatie van de vrijwillige ouderbijdragen per leerjaar, zie 6.02-1, hoofdstuk 6 ‘Financiën’.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.03 Wijze van betalen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Digitale factuur vrijwillige ouderbijdrage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -4320,147 +4318,147 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Betalen in school</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Op onze school wordt geen contant geld aangenomen en kan er alleen betaald worden met een pinpas via de Rabobank Smartpin. Voor het pinnen van bijvoorbeeld een gymshirt of een sleutel kunnen zij terecht bij de leerlingenbalie van de school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.04 Persoonsgebonden budget (PGB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als u een kind heeft met een beperking of een ziekte, kunt u in aanmerking komen voor een persoonsgebonden budget (PGB) voor de begeleiding van uw kind en gezin. Het PGB moet worden aangevraagd bij uw gemeente. Informeer daarom bij uw gemeente of u in aanmerking komt voor een PGB. Meer informatie is ook na te lezen bij de Rijksoverheid </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdux-3j-thfitfrtloobdrs">
+      <w:hyperlink w:history="1" r:id="rIduvbmoum7x1e_kel8u4anr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">aanvragen van een PGB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.05 Sponsoringbeleid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze school krijgt middelen via sponsoring. Daarvoor geldt een aantal richtlijnen. Deze richtlijnen staan in het Convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’. Dit convenant ligt op de schooladministratie ter inzage of is te downloaden op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbj8-e3y5m4-ulbwotntyj">
+      <w:hyperlink w:history="1" r:id="rIdf0x93liol0hivsoxldejj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Met ingang van 20 februari 2025 is het nieuwe convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’ van kracht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie is ook te vinden op:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sponsorconvenant 2025-2029 | Convenant | </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthjzg77hqresrhevpmo2p">
+      <w:hyperlink w:history="1" r:id="rIdwoigbuy2_ezbklds3mx4j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.06 Financiële ondersteuning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor iedereen die behoefte heeft aan (tijdelijke) financiële ondersteuning zijn er verschillende minimaregelingen beschikbaar. Wij vinden het belangrijk dat deze regelingen voor iedereen die het nodig heeft toegankelijk zijn om een beroep op te kunnen doen. Daarom ondersteunen wij het particulier initiatief ‘Iedereen doet mee’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf0_g3esuorjcklhb9bpii">
+      <w:hyperlink w:history="1" r:id="rIdio4fzxrtmmm4msltbv0vq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Iedereen doet mee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">’ is de website van één van onze betrokken MR-ouders, die zich persoonlijk inzet voor armoedebeleid. Op de website ‘Iedereen doet mee’ staan per gemeente de minimaregelingen genoemd met een link naar meer informatie over deze regelingen en onder welke voorwaarden deze regelingen kunnen worden aangevraagd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">07. Verzekeringen</w:t>
       </w:r>
@@ -4636,88 +4634,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.01 Bescherming persoonsgegevens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school handelt in het kader van privacy conform de Algemene Verordening Gegevensbescherming (AVG) en het Privacy Reglement van vereniging Ons Middelbaar Onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk hier het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4-kn8fcpeemcznq7z37kh">
+      <w:hyperlink w:history="1" r:id="rIdvemetwmifdgtiz_sidrxw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Privacyreglement verwerking leerlinggegevens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> van Parmant Scholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging werkt met het ‘Privacy normenkader’ dat onder andere gebaseerd is op het ISO-normenkader 27001/27002. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij 1 januari 2027 voldoen aan niveau 3 binnen de vereniging</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naast dit normenkader wordt er ook gewerkt aan het Normenkader informatiebeveiliging dat met Privacy hand in hand gaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De functionaris gegevensbescherming van vereniging Ons Middelbaar Onderwijs houdt toezicht op de verschillende processen en verwerkingen waarbij persoonsgegevens betrokken zijn. De vereniging voert een duidelijk en transparant privacy beleid. Hebt u een klacht of wilt u iets voorleggen aan onze functionaris gegevensbescherming, stuur dan een mail naar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl6-gez3kghcviuxuwff5o">
+      <w:hyperlink w:history="1" r:id="rIdabzmj-r4nbutlw4kg436y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Scholen gaat zorgvuldig om met de verwerking van persoonsgegevens;</w:t>
       </w:r>
@@ -4951,77 +4949,77 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlfwuljafft4t3vsa0w7wp">
+      <w:hyperlink w:history="1" r:id="rIdflsx168esir_kqx7buhuu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zijn er vragen over privacy binnen de vereniging OMO stel ze via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzaj4fclpe2io7mjw8yrhq">
+      <w:hyperlink w:history="1" r:id="rIdltbu4falzdl21cugjjkf6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">po@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.02 Toestemming verwerken persoonsgegevens van leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -5206,114 +5204,114 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Informatiebeveiliging binnen vereniging Ons Middelbaar Onderwijs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging werkt met het ‘Informatiebeveiliging normenkader’ dat gebaseerd is op de ISO 27001. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij eind 2026 voldoen aan niveau 3 binnen de vereniging. Naast het normenkader wordt er ook gewerkt aan Awareness dat samen met privacy hand in hand gaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zijn er vragen over informatiebeveiliging binnen de vereniging? Stel ze via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi-gpbhurj0o6sjzoonaj8">
+      <w:hyperlink w:history="1" r:id="rIdtayebe5cvrprddxtdktij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ib@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.04 Informatieverstrekking ouders 18+ leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school vindt het belangrijk om ouder(s)/verzorger(s) te informeren over onderwijsvorderingen zolang de leerling staat ingeschreven. Daarom zal de school aan iedere leerling van 18 jaar en ouder vragen om daarvoor schriftelijk toestemming te geven. Deze toestemming omvat mede de inlog van ouder(s)/verzorger(s) in Magister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor vragen en opmerkingen kunnen ouders en leerlingen terecht bij Esther Le Large, het privacy-aanspreekpunt binnen Parmant Scholen (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf74alka0ivsean4rthyoi">
+      <w:hyperlink w:history="1" r:id="rIdfda5kvyrjljmutiguyhhy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) of bij de Functionaris voor de Gegevensbescherming van OMO (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrk1v-6hly_bn2zw5pqrc">
+      <w:hyperlink w:history="1" r:id="rIduiumotgacetds4gfx6mmc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). Daarnaast hanteert OMO een</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxhvct27_cdpjttgu6ccc">
+      <w:hyperlink w:history="1" r:id="rIdtyptnodxpnmal9xwl9nm_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">klachtenregeling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">09. Veiligheid en integriteit</w:t>
       </w:r>
@@ -5371,120 +5369,120 @@
       <w:r>
         <w:t xml:space="preserve">Plan van aanpak behorend bij de RI&amp;E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sociaal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdykzcb7z1udqhtastsfjsy">
+      <w:hyperlink w:history="1" r:id="rId_byoeopeooymqi-nwkmn6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schoolveiligheidsplan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> waarin preventief en curatief beleid omschreven staat met gedragscodes en protocollen, waaronder cameratoezicht en het recht van de school om, met toestemming van de schoolleiding, kluisjes te openen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een aangestelde schoolveiligheidscoördinator en een anti-pestcoördinator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tevredenheidsonderzoek voor leerlingen, medewerkers en ouders. In dit onderzoek wordt ook het veiligheidsgevoel en pestgedrag uitdrukkelijk benoemd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdvxwgkjg2bvff_iltyeo6q">
+      <w:hyperlink w:history="1" r:id="rIdhknpob99n5gsyrvbyfztc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Integriteitscode Ons Middelbaar Onderwijs (OMO).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdzt98jp6fzskxo0hjrs81e">
+      <w:hyperlink w:history="1" r:id="rIdddsj2nmrq83ixtpr9nc48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Integriteitscode en gedragscode gebruik social media Parmant Scholen.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wij willen dat iedereen die bij ons leert, werkt en ons bezoekt, zich bij ons welkom en veilig kan voelen. Dagelijks maken we samen morgen mooi vanuit onze gemeenschappelijke kernwaarden kansrijk, divers en bijdragend, die het hart van onze collectieve cultuur vormen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een cultuur waarin je je gezien, gehoord en gerespecteerd voelt in wie je bent. Een cultuur waarbij de norm is dat we de (professionele) ruimte bij en naar elkaar voelen om ons respectvol te kunnen uitspreken, zaken met elkaar te kunnen bespreken en af te spreken, elkaar feedback te kunnen geven en deze ook te kunnen ontvangen en waar nodig elkaar ook te kunnen aanspreken.</w:t>
       </w:r>
@@ -5505,392 +5503,392 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vertrouwenspersonen en vertrouwensinspecteurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Leerlingen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Voor een vertrouwensgesprek of het vertrouwelijk melden van ongewenste omgangsvormen zoals (seksuele) intimidatie, pesten, agressie, bedreiging, kunnen leerlingen terecht bij de vertrouwenspersoon leerlingen van onze school: Paul Garenfeld (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz62jttpjvokq3t2dfznpw">
+      <w:hyperlink w:history="1" r:id="rIdzcb3r7_ffxu2spkbuoxh3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p.garenfeld@parmantjoris.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ouders, leerlingen en medewerkers</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Parmant Scholen heeft ook een interne vertrouwenspersoon ongewenste omgangsvormen en integriteit bij wie je veilig en volledig anoniem, in vertrouwen je verhaal kunt doen en bij wie je een luisterend oor vindt: Maaike van der Graaf. Medewerkers, maar ook ouders en leerlingen kunnen bij haar terecht voor vertrouwenszaken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor contact of het maken van een vertrouwelijke afspraak kunt u haar mailen op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzrjyvxx0pnxox6ckslhg">
+      <w:hyperlink w:history="1" r:id="rIdk8awrpvjus8t5pzu2c5xw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vertrouwenspersoon@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of bereiken via het algemene telefoonnummer van Parmant Scholen: 040 – 790 00 80.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ook kun je terecht bij landelijke vertrouwensinspecteurs. Zij zijn bereikbaar op: 0900 – 111 31 11 (lokaal tarief). Meer informatie: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkdtgdhuzyq5rr1hztqdq">
+      <w:hyperlink w:history="1" r:id="rIdmlq93h2k0scqbemk0ozaw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer weten over ons beleid?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdsgknmspfspknjqryexwia">
+      <w:hyperlink w:history="1" r:id="rIdxrwmevq0q8cv6lvfnb7dj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sociaal veiligheidsplan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnmvdkx5qho0tkuosvxgqk">
+      <w:hyperlink w:history="1" r:id="rIdbk25erfwthorrfj3jgjuu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anti-pestprotocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdzx4kiods9k_f14bircp_9">
+      <w:hyperlink w:history="1" r:id="rIdwwyvpn5gjhng3t5_stgqg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OMO-klachtenregeling integriteit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId_t_6fhfxpd1kyedw6offr">
+      <w:hyperlink w:history="1" r:id="rIdzpny4_zzpxuoekygmikki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Klokkenluidersregeling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdg1usqk0ebbjtj8qz72qs3">
+      <w:hyperlink w:history="1" r:id="rIdajgkmaxusnis4cpre-6ak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Externe vertrouwenspersoon OMO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.02 Meldcode huiselijk geweld en kindermishandeling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij een vermoeden van huiselijk geweld, mishandeling, verwaarlozing, seksueel misbruik en/of loverboys is de school vanuit de wet verplicht om dit vermoeden te melden bij Veilig Thuis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In deze </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzaiaq-aqoddnyh4j7jot">
+      <w:hyperlink w:history="1" r:id="rIdc-hu9qgukozpepzw_gsk1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">meldcode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> wordt aangegeven hoe binnen onze school wordt omgegaan met signalen van huiselijk geweld of kindermishandeling, zodat zo snel en adequaat mogelijk hulp geboden kan worden. Bij zorgwekkende signalen ondersteunt en adviseert de aandachtsfunctionaris de medewerker bij het volgen van de meldcode.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie is na te lezen op</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiuyx8b4vy2uzlfls0fwmp">
+      <w:hyperlink w:history="1" r:id="rIdaies_elltjocg7yooibjx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.03 Schoolveiligheidsplan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqet66die6fsj6szhu14sq">
+      <w:hyperlink w:history="1" r:id="rIda-puu0tsgcfykdphdsilk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het schoolveiligheidsplan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.04 Anti-pestprotocol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het anti-pestprotocol van Parmant Joris heeft als doel: “Alle leerlingen moeten zich tijdens de middelbare schoolperiode veilig voelen, zodat zij zich optimaal kunnen ontwikkelen”. Door regels en afspraken zichtbaar te maken kunnen leerlingen en volwassenen, als er zich ongewenste situaties voordoen, elkaar aanspreken op deze regels en afspraken. Dat vraagt wel, dat wij leerlingen uitdagen zich assertief op te stellen. Door elkaar te steunen en wederzijds respect te tonen stellen we alle leerlingen in de gelegenheid om met veel plezier naar school te gaan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdl89tlj1tldqg4a3zeuh">
+      <w:hyperlink w:history="1" r:id="rIdhh1dldjos8timj_qo4dr1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (blz.18) voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.05 Social-mediaprotocol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen groeien op in een digitaal tijdperk vol met nieuwe mogelijkheden. Via het internet ligt de wereld letterlijk aan hun voeten. Facebook, Twitter, Snapchat, Instagram, gamen (Fortnite), vloggen, fora, Whatsapp, Tik Tok, Cyberpesten, influencers, livestreams etc. Allemaal ‘dagelijkse kost’. Social media is ook niet meer op school weg te denken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de mentorlessen wordt regelmatig aandacht besteed aan het (omgaan) met social media.Onderwerpen zijn onder andere, gebruik van social media, de voor- en nadelen van social media en digitaal pesten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Afspraken over de omgang met social media zijn vastgelegd in een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbfr3zdptd__ehaug79l9">
+      <w:hyperlink w:history="1" r:id="rIdhczf5tcac85qotfhdt9ts">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">protocol.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.06 Stimulerende en verdovende middelen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Scholen biedt een veilige, gezonde en toekomstgerichte leeromgeving waarin leerlingen zich optimaal kunnen ontwikkelen.</w:t>
       </w:r>
@@ -6127,420 +6125,420 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is een cybersecurity incident?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Een cybersecurity incident is een situatie waarbij sprake is van aantasting van de beveiliging van onze informatiesystemen en de daarin opgeslagen gegevens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdektw2lm7fm3iaxljjq_6h">
+      <w:hyperlink w:history="1" r:id="rIdbinmvel5zfdk3wbt-vpev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de link naar het formulier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. Rechten en plichten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.01 Managementstatuut OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6mn6kmojuifc7qyi-egnn">
+      <w:hyperlink w:history="1" r:id="rIdauvjmlqc5f1btquonqgfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">managementstatuut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Ons Middelbaar Onderwijs regelt de verhouding tussen de Raad van Bestuur en de rector/vestigingsdirecteur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.02 Reglement voor de Raad van Advies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderhiwdnf_tidrt4h5_mp6">
+      <w:hyperlink w:history="1" r:id="rIdyuzxolonfdgolyk4dv0nf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reglement voor de Raad van Advies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Ons Middelbaar Onderwijs regelt de relatie tussen de rector/vestigingsdirecteur en de Raad van Advies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.03 Schoolmanagementstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdg5o2oukukjl9s3166lblw">
+      <w:hyperlink w:history="1" r:id="rIdbn26ywkaxlarxvuvgiio2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Het schoolmanagementstatuut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regelt de verhouding tussen de rector/vestigingsdirecteur en de overige leden van de schoolleiding en andere functionarissen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">NB. Voorbehoud hierbij is dat het schoolmanagementstatuut van de school is vastgesteld door de Raad van Bestuur en aldus in werking is getreden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.04 Leerlingstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De rechten en plichten van leerlingen staan in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdffxexlnuap63gwk2nyu22">
+      <w:hyperlink w:history="1" r:id="rIdhiqxbtkfccpr9qwipjbg-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leerlingstatuut.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.05 Reglement bezwaar en beroep leerlingzaken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvp_zz5vxjw1hz2lbr1hc7">
+      <w:hyperlink w:history="1" r:id="rIdaqcevu0fiim_am5z-zxlh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reglement bezwaar en beroep in leerlingenzaken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">regelt de procedure rond de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjt8fsp4pux80wjjaxgq1">
+      <w:hyperlink w:history="1" r:id="rId6gmf0guko3u9uelahqglz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">behandeling van bezwaar en beroep</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Het gaat dan om besluiten met betrekking tot examenzaken en de toelating, bevordering, schorsing en verwijdering van leerlingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.06 Medezeggenschapsreglement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ql6hjfkiq0mphbtnukze">
+      <w:hyperlink w:history="1" r:id="rIdpraxygte4is3sdevpatmg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">medezeggenschapsreglement Ons Middelbaar Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regelt de samenstelling en bevoegdheden van de Medezeggenschapsraad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De medezeggenschapsraad van Parmant Scholen is te bereiken via het mailadres </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdghwp6mapfsczk528uizg8">
+      <w:hyperlink w:history="1" r:id="rIdspksgvvdy6avvoocr4tug">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MR@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.07 Privacyreglement OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In het privacyreglement staat op welke wijze er binnen vereniging Ons Middelbaar Onderwijs wordt omgegaan met persoonsgegevens en de privacy. Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdisottyp9fig5mheyfxeyl">
+      <w:hyperlink w:history="1" r:id="rIdh9mou1ol1-opyvwqopluw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie over AVG en privacy is te vinden in hoofdstuk 8 ‘AVG en privacy’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.08 Integriteitscode</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vereniging Ons Middelbaar Onderwijs heeft een eigen </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl_ofxoymeg0oudyeyud_e">
+      <w:hyperlink w:history="1" r:id="rIdttblq7ecswprnqspf5vy8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">integriteitscode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> opgesteld, die algemeen bindend is voor alle scholen en voor alle bestuurlijke organen van de vereniging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.09 Regeling ter voorkoming van (seksuele) intimidatie, agressie, discriminatie en pesten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor de school is een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdvcxlj_wvpw1lbybpspg">
+      <w:hyperlink w:history="1" r:id="rIdool3e5u3md7q5jusimj4w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">regeling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> vastgesteld door de Raad van Bestuur. Op basis van deze regeling wordt de zorg voor een prettig schoolklimaat en een prettige omgang met elkaar nagestreefd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.10 Klachtenregeling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op basis van deze regeling kunnen ouders, leerlingen en het personeel van de school</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjlnoi5qga-fjuz4up1bna">
+      <w:hyperlink w:history="1" r:id="rIdpxu_lb7ul26raktckg_29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">een klacht indienen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> over gedragingen, beslissingen of het nalaten daarvan door personeel, schoolleiding of bestuursleden. Een klacht wordt door de klachtencommissie pas in behandeling genomen als er op de school zelf geen bevredigende oplossing is gevonden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdhs0pblfsbxdqzi5njxqcl">
+      <w:hyperlink w:history="1" r:id="rIdmhqzafzkecvblwghg-ij5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Klik hier voor de actuele contactgegevens van de klachtencommissie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.11 Wet gedeeltelijk verbod gezichtsbedekkende kleding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -6633,51 +6631,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">b. het behandelen van verzoeken van kandidaten voor vrijstelling of ontheffing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om je aanvraag goed te kunnen behandelen, is het belangrijk dat het formulier volledig is ingevuld. Je kunt het ingevulde formulier digitaal indienen via pmt-examencommissie@parmantscholen.nl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1fi_myvlmy5xtku25mex8">
+      <w:hyperlink w:history="1" r:id="rIdjx54wqrt53wpu6rih3qn9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> om het formulier te downloaden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11. Kwaliteitszorg en resultaten</w:t>
       </w:r>
@@ -6691,171 +6689,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De kwaliteitscultuur en -structuur van Parmant Scholen maakt het voor de scholen mogelijk om de kwaliteit van het onderwijs te borgen en te sturen waardoor de kwaliteit van het onderwijs voortdurend verbeterd en gewaarborgd wordt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cyclische aandacht voor kwaliteit helpt de ontwikkeling van het onderwijs door inzicht te geven in wettelijke eisen, ambities en resultaten. Ons doel is dat onderwijs zodanig wordt ingericht dat we bewaken dat leerlingen een ononderbroken ontwikkelingsproces kunnen doorlopen en dat het onderwijs wordt afgestemd op de voortgang in de ontwikkeling van leerlingen. Door het structureel monitoren van onderwijsresultaten borgen en verbeteren we de kwaliteit van ons onderwijs. De website Scholen op de Kaart geeft inzicht in de onderwijsresultaten zoals het aantal leerlingen dat doorstroomt naar een hoger leerjaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om leerlingen goed onderwijs te blijven bieden evalueren we jaarlijks onze onderwijsresultaten en ambities om op basis daarvan ons onderwijs te verbeteren en zorg te dragen voor kwalificatie van leerlingen nu en in de toekomst. De te nemen maatregelen ter verbetering worden jaarlijks geëvalueerd om interventies bij te stellen. Daarbij valt te denken aan verzuimpreventie, deskundigheidsbevordering en pedagogisch-didactisch handelen. De onderwijsresultaten van de school zijn inzichtelijk op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgklsuqzqjyh-_a1mvnmr">
+      <w:hyperlink w:history="1" r:id="rIdi_l8lteidmk8go22vlpzc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scholen op de kaart</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdesenfuk_vi85bygz5s1zg">
+      <w:hyperlink w:history="1" r:id="rIddfognfp05v0jqtkbbc7pw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inspectie van het Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">houdt eveneens toezicht op de kwaliteit van onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdi4zqzjtbxy4gtfqn71gvk">
+      <w:hyperlink w:history="1" r:id="rIdbdrtan-0uhdryfiepelhk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vertrouwensinspecteurs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> telefoon 0900 – 111 31 11 (lokaal tarief)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.02 Scholen op de kaart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school is actief op ‘Scholen op de kaart’. Via ‘Scholen op de kaart’ biedt de school op basis van diverse indicatoren inzicht in haar beleid, kwaliteit, onderwijsresultaten en bedrijfsvoering. De school kan zich zo verantwoorden bij onder andere inspectie, ouders, basisscholen en gemeente. Tevens is er mogelijkheid om scholen met elkaar te vergelijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De gegevens van de school zijn te vinden op: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8gzwxvwyklepnfxwi7fmq">
+      <w:hyperlink w:history="1" r:id="rId6hws0jd1zfmijfx4kaq2h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.scholenopdekaart.nl.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.03 Onderwijsinspectie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdqi-fv6ws9aik1r7r8d2">
+      <w:hyperlink w:history="1" r:id="rIdlpbycmxkzxhefv_u88fts">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid: 1400</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
@@ -6903,51 +6901,51 @@
         <w:t xml:space="preserve"> Havo : 71,31%</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Vwo : 83,78%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het percentage leerlingen dat de school zonder diploma verlaat (Voortijdig Schoolverlaters, VSV) is te vinden op het vsv-cijferportal. Scholen en gemeenten werken samen in een regionaal plan met maatregelen. De meest actuele resultaten wat betreft VSV worden zo spoedig mogelijk gepubliceerd. Meer informatie hierover is na te lezen op de website van het ministerie van OCW in cijfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het regionale plan voor het terugdringen van voortijdig schoolverlaten (VSV) in Eindhoven is vastgelegd in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfu9c4ldqr9vddg5ywo-wt">
+      <w:hyperlink w:history="1" r:id="rIdic7ct-9c6py_cgrrmxskd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Uitvoeringsprogramma VSV en JIKP 2020–2024 van RMC-regio 37 Zuidoost-Brabant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Dit programma is opgesteld door een samenwerking tussen gemeenten, scholen en andere partners in de regio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. Onze organisatie</w:t>
       </w:r>
@@ -7015,88 +7013,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.02 Schoolplan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze missie, visie en koers staan beschreven in ons schoolplan 2024 – 2028. Ons schoolplan komt voort uit het koersplan 2024 – 2028 van Parmant Scholen dat weer een afgeleide is van het OMO-koersplan 2030 ‘samen groeien’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Benieuwd naar ons </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId896l1dspmhy7in8cxi7o8">
+      <w:hyperlink w:history="1" r:id="rIdu5ydo1bgjpemsqca5uqlx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">schoolplan?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">U leest het hier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het schoolplan van Parmant Scholen kunt u terugvinden onder 12.05 en Koers 2023 van vereniging Ons Middelbaar Onderwijs onder 12.07 in deze schoolwiki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.03 Academische opleidingsschool (AOS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als Parmant school zijn wij een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibkj8uh21dthsaarlgko4">
+      <w:hyperlink w:history="1" r:id="rIdtuaw9tr3oyan89eb1vb3n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Academische Opleidingsschool (AOS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Dit netwerk van 7 scholen uit Zuid-Oost Brabant en 5 instituten vormt een inspirerende biotoop voor leren, ontwikkelen en onderzoek. Wij werken samen om de best mogelijke manier vorm te geven aan het opleiden en begeleiden van startende leraren, de professionalisering van zittende docenten en daarmee aan schoolontwikkeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De visie is dan ook docenten (in opleiding) leren van en met elkaar in een rijke leeromgeving, ontwikkelingsgericht opleiden en professionaliseren en een onderzoekende houding en onderzoekend handelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -7113,72 +7111,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.04 Topsport Talentschool</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als Parmant school bieden wij al meer dan dertig jaar de combinatie studie en topsport aan. Parmant Scholen maakt namelijk deel uit van het Expertisecentrum Voortgezet Onderwijs en Topsport (EVOT) en is daarmee een officiële Topsport Talentschool.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een Topsport Talentschool (TTS) is bedoeld voor leerlingen die in een bepaalde sport het talent en de ambitie hebben om door te groeien naar internationaal niveau. Toelating tot het project is alleen mogelijk als de leerling een NOC*NSF-talentenstatus heeft (Belofte, Nationaal talent, Internationaal talent) of een KNVB beloftestatus. Deze talentenstatus wordt bepaald door de desbetreffende sportbond in overleg met NOC*NSF. Meer informatie vindt u op de website van EVOT </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw6zvxyhi4tpw78lkapstk">
+      <w:hyperlink w:history="1" r:id="rIdfsmhhec6d6ziz9h56s4th">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(www.evot.nl)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer een leerling geen officiële talentenstatus heeft, maar wel in het bezit is van een Regio Status, komt de leerling in aanmerking voor topsport vriendelijke faciliteiten. Deze faciliteiten zijn echter beperkter dan de faciliteiten voor leerlingen met een officiële talentenstatus. De Regio Status, waar vaste toelatingscriteria voor zijn, wordt toegekend door de school na overleg met de sportbond. Neem voor meer informatie contact op met onze school of Paulien Senssen, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6kkvyn3p2zqx4xdr7nc4p">
+      <w:hyperlink w:history="1" r:id="rIdxlcrjy1t0lfmwe6oyuwtf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p.senssen@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, teamleider Topsport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.05 Parmant Scholen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
@@ -7202,64 +7200,64 @@
         <w:t xml:space="preserve">We zijn een scholengroep van zes samenwerkende scholen voor regulier onderwijs in Eindhoven, van praktijkonderwijs tot en met vwo. Elke school heeft een unieke aanpak en onderwijsvorm. Maar wat ons verbindt, is dat we samen bouwen aan kleurrijk, eigentijds en innovatief onderwijs. Onderwijs dat leerlingen voorbereidt op de uitdagingen van morgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In een warme, inclusieve en ondersteunende omgeving stimuleren we leerlingen om zichzelf te zijn en zich op hun eigen manier te ontwikkelen. We moedigen hen aan om hun passie te vinden, hun talenten te laten bloeien en hun dromen na te jagen. Om uit te groeien tot zelfverzekerde mensen die positief bijdragen aan de samenleving. Want wij weten dat zij het verschil maken in de wereld.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meer weten?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bekijk </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-1sqriobmtookp-zed-qq">
+      <w:hyperlink w:history="1" r:id="rId8zusv5fgqmynbjzwimt4y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Wij zijn Parmant scholen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> en lees ons </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduq9mtjw29fiin0qiofo4t">
+      <w:hyperlink w:history="1" r:id="rId5qfbaa8ij0navi8cpo-te">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">koersplan 2024-2028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> om meer te weten te komen over onze missie en visie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -7439,98 +7437,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jij maakt morgen mooi!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij Parmant Scholen werken we aan het onderwijs van morgen. Ons jaarverslag geeft een inkijk in wat we het afgelopen schooljaar hebben gedaan om ons onderwijs verder te ontwikkelen en te verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze plannen en doelstellingen hebben we beschreven in ons </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9sqho9cizxkxnpnpeh_39">
+      <w:hyperlink w:history="1" r:id="rIdon_m3hwn4aljtyrd4cutq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">koersplan 2024 – 2028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> met de vijf speerpunten: innoverend vermogen, eigentijds onderwijs, vitaliteit en werkgeluk, samenwerken en leefgemeenschap. Ons koersplan is een afgeleide van OMO Koers 2030 ‘Samen groeien’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer weten? Onze jaarverslagen zijn </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdch4jlvclpnsiuz6vqv_7r">
+      <w:hyperlink w:history="1" r:id="rIda6jqj9qvfgxnyxdqm-kuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> te bekijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.07 Onderdeel van vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdsxby2-0mfuyoboiac1s7y">
+      <w:hyperlink w:history="1" r:id="rIdkoabsqygc2ln0xmid_q24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is opgericht in 1916. Het is een vereniging van scholen voor voortgezet onderwijs in voornamelijk Noord-Brabant. De scholen, van praktijkonderwijs tot en met gymnasisum, ontwikkelen de talenten van iedere leerling door ‘goed onderwijs’ te bieden geïnspireerd vanuit de katholieke traditie. Zo verwerven de leerlingen passende startposities voor vervolgonderwijs en voor toetreding tot de maatschappij. De scholen van vereniging Ons Middelbaar Onderwijs kennen een grote verscheidenheid die de bron vormt voor kennisdeling en daarmee voor het versterken van de professionaliteit van onze docenten. Door het benutten van schaalvoordelen zijn de scholen bovendien samen sterker en kunnen ze toch kleinschalig blijven. En daar profiteren onze leerlingen van.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONZE SCHOOL ALS ONDERDEEL VAN…</w:t>
       </w:r>
     </w:p>
@@ -7563,170 +7561,170 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Spoorlaan 171</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Postbus 574, 5000 AN Tilburg</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 013 – 5955500</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdflmtssehx6jdp2dfqqgny">
+      <w:hyperlink w:history="1" r:id="rId6lvjhpiqlbowikercg4af">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omo@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">KOERS 2030</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het strategisch beleidsdocument ‘Koers 2030: Samen Groeien’ geeft richting aan de ambities en het handelen van de vereniging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘Samen groeien’ is onze belofte aan onze onderwijsprofessionals en onze leerlingen. We beloven dat je bij ONS Middelbaar Onderwijs kan groeien in een omgeving waarin je nooit alleen staat. Je mag zijn wie je bent. Anderen kunnen op jou rekenen, net zoals jij op hen kunt rekenen. Samen ontdekken we op een nieuwsgierige manier de wereld en bouwen we aan de invulling van onze toekomst. Samen zijn wij ONS!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wilt u meer lezen over het beleid van vereniging Ons Middelbaar Onderwijs voor de komende jaren? Lees dan het strategische beleidsplan </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4vaegffkomnxbbxks08zq">
+      <w:hyperlink w:history="1" r:id="rIdhguzbyxqioawxhezaxqhx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Samen Groeien Koers 2030</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> en het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgnouoqfikf9iwmajjxuc">
+      <w:hyperlink w:history="1" r:id="rIdoejybbrzvfbw0jxab85mq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jaarverslag</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LEDENRAAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging heeft een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrtcrbthqshn7elwqixlw">
+      <w:hyperlink w:history="1" r:id="rIdrtloohkh4llhemb9_t-nf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ledenraad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rId6xshkbd8xuom8rqs3z1yc">
+      <w:hyperlink w:history="1" r:id="rIdhrpl6ypz_3w0-ake5fvnx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Dit is het hoogste inspraakorgaan van de vereniging. Via de ledenraad heeft de samenleving een plek in de formele besluitvorming. De ledenraad beslist onder andere over de benoeming van het ontslag van de leden van de Raad van Toezicht. Daarnaast stelt ze de jaarrekening en het jaarverslag vast. De ledenraad bestaat uit, door de raden van advies naar de ledenraad afgevaardigde leden en ouders van leerlingen die lid zijn van de vereniging. Daarin zitten ouders van leerlingen en twee afgevaardigden leden van elke Raad van Advies van alle OMO- scholen. In de maand juni van elk jaar is de vergadering van de ledenraad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wilt u ook lid worden? U vindt </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmw6codrkcljvjpi4txnss">
+      <w:hyperlink w:history="1" r:id="rIdxolfh6yqqepm1lzvm9q_j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> alle informatie over hoe u lid kunt worden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.08 Raad van Advies samenwerkende OMO-scholen (SOSE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">De Raad van Advies is een adviesorgaan dat de Samenwerkende OMO-scholen Eindhoven(SOSE) adviseert bij het ontwikkelen en vaststellen van beleid over het onderwijsproces. De raad fungeert als klankbord voor de schoolleiders op strategische onderwerpen en de ontwikkelrichting van de scholen.</w:t>
       </w:r>
@@ -8288,62 +8286,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:before="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7ouqcempg1q_7h7nohubh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sintjoriscollege.nl/Ons-aanbod/Ontdek-Kunst-op-t-Joris/KunstKlas" TargetMode="External"/><Relationship Id="rIdzsufv7znh5gg0jlqe_pbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/sportklas/" TargetMode="External"/><Relationship Id="rIdasw3nmr3m7o-yohddfn6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wetenschapsorientatie/" TargetMode="External"/><Relationship Id="rIddnlodvmmr6vff05bwxbwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/kunstklas/" TargetMode="External"/><Relationship Id="rIdomvaqdld-ycngafazq4i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/topsport/" TargetMode="External"/><Relationship Id="rIdx_ay4k0d27qrzlvw4n9ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/lestabellen/" TargetMode="External"/><Relationship Id="rIdj5plx3ytud4ndstdnuci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/01/Lessentabel-aangepast-1.pdf" TargetMode="External"/><Relationship Id="rIdd-6_2f7o_putrhhbhzzyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/lestabellen/" TargetMode="External"/><Relationship Id="rIdbmx4vocta3zigkbcfnc1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/1-08-opvang-tussenuren/" TargetMode="External"/><Relationship Id="rIdkciwiqtg5vmfcksik3ix4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/ons-team/" TargetMode="External"/><Relationship Id="rIdkza1ao0u9_zry1a0umktd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/ons-team/" TargetMode="External"/><Relationship Id="rIdhlwumaamv5shsd-rimn4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decanaat.parmantscholen.nl/docs/" TargetMode="External"/><Relationship Id="rIdeykywk8zklh9nzdctseru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/ons-team/" TargetMode="External"/><Relationship Id="rIdo3xa9lxzclwwtrbivsqe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/05/Schoolgidsinformatie-voortgezet-onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdtllsy07g4jggwnrnbg90w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/05/2026-03-17_Dyslexieprotocol-Parmant-Joris-.pdf" TargetMode="External"/><Relationship Id="rIdve0yma_4okvbesufm0ep2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:w.peeters@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdzwjymf5tj5vbylq8oxvrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/12/Schoolgidsinformatie-voortgezet-onderwijs-schooljaar-2026-2027.pdf" TargetMode="External"/><Relationship Id="rIdnedbezcgvpxzanr0jbmff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumbrabant.nl/huiswerkinstituut/" TargetMode="External"/><Relationship Id="rId5vbhfqks6atuttstoh-wq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumbrabant.nl/huiswerkinstituut/" TargetMode="External"/><Relationship Id="rIdgsn5r5m9bty6u95fvcgwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stormaanpak.nl/over-storm/storm-regios/regio-eindhoven-en-de-kempen/" TargetMode="External"/><Relationship Id="rIdgcpgjqd5qawddiwymjx9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/01/Bevorderingsnormen-Regulier-2025-2026-2.pdf" TargetMode="External"/><Relationship Id="rId1hcxyvrcqgfpqazsyfeqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/01/Bevorderingsnormen-Topsport-2025-2026.pdf" TargetMode="External"/><Relationship Id="rId_y9wk6sefjjsnhelojmxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantjoris.nl%2Fexamens-en-toetsen%2F&amp;data=05%7C02%7Cm.fakkeldij%40parmantscholen.nl%7C744e4f22e21b4fc0fcef08ddf1094eb3%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C638931744521301472%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=sGxKdYBhWgkApp454sYEHm3T1hVuCszf2Rgk2oN38RI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdn9qoaep4xuiornl1mzymy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/05/Doorstroomprotocol.pdf" TargetMode="External"/><Relationship Id="rIdpbplmgn_1hpczcpleqqof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId-tiaghf8undpd2z_jx-id" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdfh4gr8v572hbs5vhl6qrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/schoolvakanties/" TargetMode="External"/><Relationship Id="rIdnbq4xqwyq7s37-20guj32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magister-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIduupjxdz3dta-pxlimeecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/laptops/" TargetMode="External"/><Relationship Id="rIdphzsp-a7zezeejejl7rgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantjoris.nl" TargetMode="External"/><Relationship Id="rId3s24ljijtyzus5k7mjrxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/parmantjoris/" TargetMode="External"/><Relationship Id="rIdelc0wgtmq11bimvtoiemc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/parmantjoris" TargetMode="External"/><Relationship Id="rIdcfdliiizvciuflb8mexnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/106029295/admin/dashboard/" TargetMode="External"/><Relationship Id="rId0ovnh36ntrqcklm6s56yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ouderraad-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIddibwz0bdr0nw-nvkstnjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId868yq4yqc2nfjncr_me0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR-20AT@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId47iftayckcusgrxjg3kyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/overzicht-vrijwillige-ouderbijdragen-2023-2024/" TargetMode="External"/><Relationship Id="rIdux-3j-thfitfrtloobdrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rIdbj8-e3y5m4-ulbwotntyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rIdthjzg77hqresrhevpmo2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdf0_g3esuorjcklhb9bpii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iedereendoetmee.org%2F&amp;data=05%7C02%7Cm.stekelenburg1%40parmantscholen.nl%7Cd674410f9cb94e9155ce08dd3ec2e517%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C638735728969977144%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=PKeHVPejPVl6IrkkQCnR%2FdeIw4k44sJMW6sapUyIsPc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4-kn8fcpeemcznq7z37kh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rIdl6-gez3kghcviuxuwff5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdlfwuljafft4t3vsa0w7wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdzaj4fclpe2io7mjw8yrhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdi-gpbhurj0o6sjzoonaj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ib@omo.nl" TargetMode="External"/><Relationship Id="rIdf74alka0ivsean4rthyoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIddrk1v-6hly_bn2zw5pqrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdxxhvct27_cdpjttgu6ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdykzcb7z1udqhtastsfjsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdvxwgkjg2bvff_iltyeo6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdzt98jp6fzskxo0hjrs81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Integriteitscode-Parmant-Scholen_juni2021-1.pdf" TargetMode="External"/><Relationship Id="rIdz62jttpjvokq3t2dfznpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.garenfeld@parmantjoris.nl" TargetMode="External"/><Relationship Id="rIdkzrjyvxx0pnxox6ckslhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vertrouwenspersoon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdhkdtgdhuzyq5rr1hztqdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdsgknmspfspknjqryexwia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdnmvdkx5qho0tkuosvxgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rIdzx4kiods9k_f14bircp_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rId_t_6fhfxpd1kyedw6offr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rIdg1usqk0ebbjtj8qz72qs3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rIdbzaiaq-aqoddnyh4j7jot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIdiuyx8b4vy2uzlfls0fwmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/" TargetMode="External"/><Relationship Id="rIdqet66die6fsj6szhu14sq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Schoolveiligheidsplan-2025-2026-JOR-voor-publicatie-1.pdf" TargetMode="External"/><Relationship Id="rIdcdl89tlj1tldqg4a3zeuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Schoolveiligheidsplan-2024-2025-JOR-1.pdf" TargetMode="External"/><Relationship Id="rIdvbfr3zdptd__ehaug79l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/08/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rIdektw2lm7fm3iaxljjq_6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100a8" TargetMode="External"/><Relationship Id="rId6mn6kmojuifc7qyi-egnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/kfady1pr/managementstatuut-ons-middelbaar-onderwijs.pdf" TargetMode="External"/><Relationship Id="rIderhiwdnf_tidrt4h5_mp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/0n1fajou/reglement-voor-de-raden-van-advies.pdf" TargetMode="External"/><Relationship Id="rIdg5o2oukukjl9s3166lblw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rIdffxexlnuap63gwk2nyu22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Leerlingenstatuut-SJC-2023-mei.docx" TargetMode="External"/><Relationship Id="rIdvp_zz5vxjw1hz2lbr1hc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/01/Reglement-bezwaar-en-beroep-in-leerlingenzaken-Ons-Middelbaar-Onderwijs-1.pdf" TargetMode="External"/><Relationship Id="rIdcjt8fsp4pux80wjjaxgq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/" TargetMode="External"/><Relationship Id="rId1ql6hjfkiq0mphbtnukze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/08/Medezeggenschapsreglement-Ons-Middelbaar-Onderwijs-DEF-002.pdf" TargetMode="External"/><Relationship Id="rIdghwp6mapfsczk528uizg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdisottyp9fig5mheyfxeyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdl_ofxoymeg0oudyeyud_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdrdvcxlj_wvpw1lbybpspg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Regeling-ter-voorkoming-van-seksuele-intimidatie-agressie-geweld-waaronder-pesten-en-discriminatie-OMO.pdf" TargetMode="External"/><Relationship Id="rIdjlnoi5qga-fjuz4up1bna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/01/Klachtenregeling-Ons-Middelbaar-Onderwijs-1.pdf" TargetMode="External"/><Relationship Id="rIdhs0pblfsbxdqzi5njxqcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rId1fi_myvlmy5xtku25mex8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIdrgklsuqzqjyh-_a1mvnmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdesenfuk_vi85bygz5s1zg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdi4zqzjtbxy4gtfqn71gvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rId8gzwxvwyklepnfxwi7fmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdbdqi-fv6ws9aik1r7r8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdfu9c4ldqr9vddg5ywo-wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naardejuisteplek.nl/wp-content/uploads/2020/11/Uitvoeringsprogramma-VSV-en-JiKP-2020-2024.pdf" TargetMode="External"/><Relationship Id="rId896l1dspmhy7in8cxi7o8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/schoolplan-2024-2028.pdf-aanpassingen.pdf" TargetMode="External"/><Relationship Id="rIdibkj8uh21dthsaarlgko4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdw6zvxyhi4tpw78lkapstk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rId6kkvyn3p2zqx4xdr7nc4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId-1sqriobmtookp-zed-qq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIduq9mtjw29fiin0qiofo4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/04/PMT-Koersplan-2024-2028_def-240119.pdf" TargetMode="External"/><Relationship Id="rId9sqho9cizxkxnpnpeh_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fwp-content%2Fuploads%2Fsites%2F9%2F2025%2F04%2FPMT-Koersplan-2024-2028_def-240119.pdf&amp;data=05%7C02%7Cm.fakkeldij%40parmantscholen.nl%7Ce270fb8b847e4893158708de88dc7012%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639098677520724898%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=GqIkDhKztztsazuq%2FDjgM1KIY%2FISfv8VYSlWXz5Hnno%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdch4jlvclpnsiuz6vqv_7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fjaarverslag%2F&amp;data=05%7C02%7Cm.fakkeldij%40parmantscholen.nl%7Ce270fb8b847e4893158708de88dc7012%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639098677520743934%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=gERwhKuuZzkd1Yip1aW%2Bb1AjKGly2Gl%2Bju39QqTRUUU%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdsxby2-0mfuyoboiac1s7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rIdflmtssehx6jdp2dfqqgny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omo@omo.nl" TargetMode="External"/><Relationship Id="rId4vaegffkomnxbbxks08zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/" TargetMode="External"/><Relationship Id="rIdbgnouoqfikf9iwmajjxuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/" TargetMode="External"/><Relationship Id="rIdmrtcrbthqshn7elwqixlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rId6xshkbd8xuom8rqs3z1yc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdmw6codrkcljvjpi4txnss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/lidmaatschap-vereniging-omo/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhonv-1g2zhadwdlns78uw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sintjoriscollege.nl/Ons-aanbod/Ontdek-Kunst-op-t-Joris/KunstKlas" TargetMode="External"/><Relationship Id="rIdlue7qoo5v86b4kctf6snj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/sportklas/" TargetMode="External"/><Relationship Id="rIdxmi8qymrbmhx8_zrrqeso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wetenschapsorientatie/" TargetMode="External"/><Relationship Id="rIdgfmsqpqjardx8cy6n5jou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/kunstklas/" TargetMode="External"/><Relationship Id="rIdmlombrnqy8zmggvsscprm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/topsport/" TargetMode="External"/><Relationship Id="rIdcz3w41rje7fy1lz5zu7x1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/lestabellen/" TargetMode="External"/><Relationship Id="rIdmv-tut71bwehpukbpapvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/01/Lessentabel-aangepast-1.pdf" TargetMode="External"/><Relationship Id="rIdt-7au2v5zoildjd5mm311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/lestabellen/" TargetMode="External"/><Relationship Id="rIdoyu7kof5slmy3y0o_rt2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/1-08-opvang-tussenuren/" TargetMode="External"/><Relationship Id="rIdueejuunxo-covxroqswnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/ons-team/" TargetMode="External"/><Relationship Id="rIdt8ut3ix0g_-iq_g-3rwmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/ons-team/" TargetMode="External"/><Relationship Id="rIdgiu8mciavpb8vaf_3pc6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decanaat.parmantscholen.nl/docs/" TargetMode="External"/><Relationship Id="rId4dvend05kwjh5aglwx4tz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/ons-team/" TargetMode="External"/><Relationship Id="rIdk_bgpxrz6bawbv9fc2xoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/05/Schoolgidsinformatie-voortgezet-onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdwrtjaxfdvm4zsehz2jpft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/05/2026-03-17_Dyslexieprotocol-Parmant-Joris-.pdf" TargetMode="External"/><Relationship Id="rIdinzm0jtcwpe0uaqbzeepc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:w.peeters@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdbeaseepchw5xvstmg_uml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/12/Schoolgidsinformatie-voortgezet-onderwijs-schooljaar-2026-2027.pdf" TargetMode="External"/><Relationship Id="rIdsaj03vmdv3s7w4azshreg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumbrabant.nl/huiswerkinstituut/" TargetMode="External"/><Relationship Id="rIdigbzlif6a_0ogx8anunza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumbrabant.nl/huiswerkinstituut/" TargetMode="External"/><Relationship Id="rIds7f1xyqhgnrizkjtbmhp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stormaanpak.nl/over-storm/storm-regios/regio-eindhoven-en-de-kempen/" TargetMode="External"/><Relationship Id="rId_wmzyjazxus4agfgnsfmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/01/Bevorderingsnormen-Regulier-2025-2026-2.pdf" TargetMode="External"/><Relationship Id="rIdgkxcyuuotjn19xgdfplrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/01/Bevorderingsnormen-Topsport-2025-2026.pdf" TargetMode="External"/><Relationship Id="rIdfjdnytedgcvfgqqnxr6xd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantjoris.nl%2Fexamens-en-toetsen%2F&amp;data=05%7C02%7Cm.fakkeldij%40parmantscholen.nl%7C744e4f22e21b4fc0fcef08ddf1094eb3%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C638931744521301472%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=sGxKdYBhWgkApp454sYEHm3T1hVuCszf2Rgk2oN38RI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5rudhu3izar093ogsl06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdsnxfznesubytpasvwxwg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdsj5ams-gfwfovczx9osbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId9zvyqt_guzrxntproz0ih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/schoolvakanties/" TargetMode="External"/><Relationship Id="rIdh1we65cl6fjv9vioh8i_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magister-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdlxw8znipzhqotlef6cbh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/laptops/" TargetMode="External"/><Relationship Id="rIdi25zgel-1ghaf_zwi0bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantjoris.nl" TargetMode="External"/><Relationship Id="rId9ww7afzkrppixozr1ll1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/parmantjoris/" TargetMode="External"/><Relationship Id="rIdfdxeqy2wodoby4ohsk0qm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/parmantjoris" TargetMode="External"/><Relationship Id="rIdnxjdqibcdhds90b2e8twx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/106029295/admin/dashboard/" TargetMode="External"/><Relationship Id="rIdruv9kbbk2patqbxjqd9wn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ouderraad-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdbgvlwf1poacpggezuwirf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-joris@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdgpuiv69lu-yuccyv7fmy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR-20AT@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdatk83xswrcdebaxxvqyrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/overzicht-vrijwillige-ouderbijdragen-2023-2024/" TargetMode="External"/><Relationship Id="rIduvbmoum7x1e_kel8u4anr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rIdf0x93liol0hivsoxldejj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rIdwoigbuy2_ezbklds3mx4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdio4fzxrtmmm4msltbv0vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iedereendoetmee.org%2F&amp;data=05%7C02%7Cm.stekelenburg1%40parmantscholen.nl%7Cd674410f9cb94e9155ce08dd3ec2e517%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C638735728969977144%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=PKeHVPejPVl6IrkkQCnR%2FdeIw4k44sJMW6sapUyIsPc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdvemetwmifdgtiz_sidrxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rIdabzmj-r4nbutlw4kg436y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdflsx168esir_kqx7buhuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdltbu4falzdl21cugjjkf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdtayebe5cvrprddxtdktij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ib@omo.nl" TargetMode="External"/><Relationship Id="rIdfda5kvyrjljmutiguyhhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIduiumotgacetds4gfx6mmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdtyptnodxpnmal9xwl9nm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rId_byoeopeooymqi-nwkmn6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdhknpob99n5gsyrvbyfztc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdddsj2nmrq83ixtpr9nc48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Integriteitscode-Parmant-Scholen_juni2021-1.pdf" TargetMode="External"/><Relationship Id="rIdzcb3r7_ffxu2spkbuoxh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.garenfeld@parmantjoris.nl" TargetMode="External"/><Relationship Id="rIdk8awrpvjus8t5pzu2c5xw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vertrouwenspersoon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdmlq93h2k0scqbemk0ozaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdxrwmevq0q8cv6lvfnb7dj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdbk25erfwthorrfj3jgjuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rIdwwyvpn5gjhng3t5_stgqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rIdzpny4_zzpxuoekygmikki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rIdajgkmaxusnis4cpre-6ak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rIdc-hu9qgukozpepzw_gsk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIdaies_elltjocg7yooibjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/" TargetMode="External"/><Relationship Id="rIda-puu0tsgcfykdphdsilk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Schoolveiligheidsplan-2025-2026-JOR-voor-publicatie-1.pdf" TargetMode="External"/><Relationship Id="rIdhh1dldjos8timj_qo4dr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Schoolveiligheidsplan-2024-2025-JOR-1.pdf" TargetMode="External"/><Relationship Id="rIdhczf5tcac85qotfhdt9ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/08/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rIdbinmvel5zfdk3wbt-vpev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100a8" TargetMode="External"/><Relationship Id="rIdauvjmlqc5f1btquonqgfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/kfady1pr/managementstatuut-ons-middelbaar-onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdyuzxolonfdgolyk4dv0nf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/0n1fajou/reglement-voor-de-raden-van-advies.pdf" TargetMode="External"/><Relationship Id="rIdbn26ywkaxlarxvuvgiio2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rIdhiqxbtkfccpr9qwipjbg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Leerlingenstatuut-SJC-2023-mei.docx" TargetMode="External"/><Relationship Id="rIdaqcevu0fiim_am5z-zxlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/01/Reglement-bezwaar-en-beroep-in-leerlingenzaken-Ons-Middelbaar-Onderwijs-1.pdf" TargetMode="External"/><Relationship Id="rId6gmf0guko3u9uelahqglz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/" TargetMode="External"/><Relationship Id="rIdpraxygte4is3sdevpatmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/08/Medezeggenschapsreglement-Ons-Middelbaar-Onderwijs-DEF-002.pdf" TargetMode="External"/><Relationship Id="rIdspksgvvdy6avvoocr4tug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdh9mou1ol1-opyvwqopluw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdttblq7ecswprnqspf5vy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdool3e5u3md7q5jusimj4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/Regeling-ter-voorkoming-van-seksuele-intimidatie-agressie-geweld-waaronder-pesten-en-discriminatie-OMO.pdf" TargetMode="External"/><Relationship Id="rIdpxu_lb7ul26raktckg_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/01/Klachtenregeling-Ons-Middelbaar-Onderwijs-1.pdf" TargetMode="External"/><Relationship Id="rIdmhqzafzkecvblwghg-ij5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdjx54wqrt53wpu6rih3qn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIdi_l8lteidmk8go22vlpzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIddfognfp05v0jqtkbbc7pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdbdrtan-0uhdryfiepelhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rId6hws0jd1zfmijfx4kaq2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdlpbycmxkzxhefv_u88fts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdic7ct-9c6py_cgrrmxskd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naardejuisteplek.nl/wp-content/uploads/2020/11/Uitvoeringsprogramma-VSV-en-JiKP-2020-2024.pdf" TargetMode="External"/><Relationship Id="rIdu5ydo1bgjpemsqca5uqlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2024/12/schoolplan-2024-2028.pdf-aanpassingen.pdf" TargetMode="External"/><Relationship Id="rIdtuaw9tr3oyan89eb1vb3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdfsmhhec6d6ziz9h56s4th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rIdxlcrjy1t0lfmwe6oyuwtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId8zusv5fgqmynbjzwimt4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rId5qfbaa8ij0navi8cpo-te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2025/04/PMT-Koersplan-2024-2028_def-240119.pdf" TargetMode="External"/><Relationship Id="rIdon_m3hwn4aljtyrd4cutq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fwp-content%2Fuploads%2Fsites%2F9%2F2025%2F04%2FPMT-Koersplan-2024-2028_def-240119.pdf&amp;data=05%7C02%7Cm.fakkeldij%40parmantscholen.nl%7Ce270fb8b847e4893158708de88dc7012%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639098677520724898%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=GqIkDhKztztsazuq%2FDjgM1KIY%2FISfv8VYSlWXz5Hnno%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIda6jqj9qvfgxnyxdqm-kuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fjaarverslag%2F&amp;data=05%7C02%7Cm.fakkeldij%40parmantscholen.nl%7Ce270fb8b847e4893158708de88dc7012%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639098677520743934%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=gERwhKuuZzkd1Yip1aW%2Bb1AjKGly2Gl%2Bju39QqTRUUU%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdkoabsqygc2ln0xmid_q24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rId6lvjhpiqlbowikercg4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omo@omo.nl" TargetMode="External"/><Relationship Id="rIdhguzbyxqioawxhezaxqhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/" TargetMode="External"/><Relationship Id="rIdoejybbrzvfbw0jxab85mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/" TargetMode="External"/><Relationship Id="rIdrtloohkh4llhemb9_t-nf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdhrpl6ypz_3w0-ake5fvnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdxolfh6yqqepm1lzvm9q_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/lidmaatschap-vereniging-omo/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Schoolgids Parmant Joris</dc:title>
   <dc:creator>Parmant Schoolgids Generator</dc:creator>
-  <dc:description>Schoolgids Parmant Joris (9 juni 2026)</dc:description>
+  <dc:description>Schoolgids Parmant Joris (8 augustus 2026)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>