--- v1 (2026-08-08)
+++ v2 (2026-10-07)
@@ -55,51 +55,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="009FE3"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Parmant Innova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versie: 8 augustus 2026</w:t>
+        <w:t xml:space="preserve">Versie: 7 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Inhoudsopgave</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Inhoudsopgave"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
@@ -654,196 +654,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.05 Bovenbouw: Bouwen, Wonen &amp; Interieur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De muren van een gebouw, de vloertegels in de keuken, het houten bankje in de tuin en de hangkast in de slaapkamer. Of het nou gaat om de bouw en onderhoud van een woning, of van een groot kantoor: een bouwvakker en/of timmerman kan voor alles worden ingehuurd. Op de afdeling Bouwen, Wonen &amp; Interieur (BWI) van Parmant Innova leer jij de basistechnieken, die bij elke bouw of meubelmakerij worden toegepast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwimuudzckfqatkzycdnk">
+      <w:hyperlink w:history="1" r:id="rIdwwav11fg_blfthqir8jgv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.06 Bovenbouw: Mobiliteit &amp; Transport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als je in leerjaar 3 kiest voor de vakroute ‘Mobiliteit &amp; Transport’ word je opgeleid voor de automotive industrie of de transportwereld. De nadruk op Parmant Innova ligt op automotive. Deze wereld is heel breed van garagebedrijf en dealer tot producent in deze branche. Denk bij dit laatste aan bijvoorbeeld DAF en VDL. Het onderdeel Transport maakt wel een essentieel onderdeel uit van de totale opleiding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtse0syov892njidwjzng2">
+      <w:hyperlink w:history="1" r:id="rIdajjmazypbaxrtwxp_coei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.07 Bovenbouw: Produceren, Installeren &amp; Energie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het profiel Produceren, Installeren en Energie (PIE) gaat over het werken binnen de techniek. Je vindt het leuk om producten te maken, zoals een tablethouder. Ook het aanleggen van de installatie voor bijvoorbeeld een badkamer trekt je aan. Hoe een slagboom van een parkeergarage aangestuurd wordt, dat is iets wat jij interessant vindt. Ook leer je duurzame technieken, zoals het gebruik van zonnepanelen en warmteterugwinning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxcdlohvipduhs7jqq2e-u">
+      <w:hyperlink w:history="1" r:id="rIdnwf-kvhb46h7t-puaw2vm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.08 Leerlingen met topsport (EVOT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als Parmant school bieden wij al meer dan dertig jaar de combinatie studie en topsport aan. Parmant Scholen maakt namelijk deel uit van het Expertisecentrum Voortgezet Onderwijs en Topsport (EVOT) en is daarmee een officiële Topsport Talentschool.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een Topsport Talentschool (TTS) is bedoeld voor leerlingen die in een bepaalde sport het talent en de ambitie hebben om door te groeien naar internationaal niveau. Toelating tot het project is alleen mogelijk als de leerling een NOC*NSF-talentenstatus heeft (Belofte, Nationaal talent, Internationaal talent) of een KNVB beloftestatus. Deze talentenstatus wordt bepaald door de desbetreffende sportbond in overleg met NOC*NSF. Meer informatie vindt u op de website van EVOT (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzl47w6lvs-rsbsnc3u1yr">
+      <w:hyperlink w:history="1" r:id="rId-ddxsuo2e_byey5g2ubft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.evot.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer een leerling geen officiële talentenstatus heeft, maar wel in het bezit is van een Regio Status, komt de leerling in aanmerking voor topsport vriendelijke faciliteiten. Deze faciliteiten zijn echter beperkter dan de faciliteiten voor leerlingen met een officiële talentenstatus. De Regio Status, waar vaste toelatingscriteria voor zijn, wordt toegekend door de school na overleg met de sportbond. Neem voor meer informatie contact op met mw. J. Ligtenberg, teamleider Z&amp;W en E&amp;O (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlci7cwnh0fjq6guvj6bxi">
+      <w:hyperlink w:history="1" r:id="rIdtst7kauw0eddgfrz8hsyb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">j.ligtenberg@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) of mw. P. Senssen, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdptxp9mvxah7mbmkruwpg8">
+      <w:hyperlink w:history="1" r:id="rId_cbjoe-gp_wiiy0aefroo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p.senssen@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, teamleider Topsport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen met een Topsport Talentschool (EVOT)- of CTO-status worden binnen Innova in de onderbouw geplaatst binnen Mens &amp; Dienstverlening in aparte topsportklassen. Vanaf leerjaar 3 worden zij opgeleid binnen de opleiding Economie &amp; ondernemen. Hiertoe is besloten omdat de praktijklessen hiervan beter in te passen zijn in training- en stage schema’s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -910,116 +910,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daarnaast besteden we uren aan mentorbegeleiding en aanvullende onderwijsactiviteiten zoals excursies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.11 Lestabellen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdisnhqfcymzuaj11ujrzqk">
+      <w:hyperlink w:history="1" r:id="rIdcp1ijjrmjfhrdiplkzrr3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de lestabel van de onderbouw.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klik</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_hltuckrg6mfsbr99mgp4">
+      <w:hyperlink w:history="1" r:id="rIda3fcyjaitc8nyyks5hjyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">voor de lestabel van de bovenbouw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.12 Samenwerking met het bedrijfsleven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bedrijven en organisaties op het gebied van zorg/dienstverlening en techniek spelen een belangrijke rol bij de opleiding van Parmant Innova. Samen met deze partijen werken we aan een nieuwe generatie vakmensen: de werknemers van de toekomst. Deze samenwerking gaat verder dan het bieden van stageplaatsen. De actieve inbreng in de organisatie en de inhoud van het onderwijs is een van de succesfactoren van Parmant Innova. De leerlingen leren in een praktijkomgeving een echt vak, organisaties profiteren van die beter opgeleide vakmensen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wilt u meer weten over de verschillende mogelijkheden van samenwerking met Parmant Innova? Dan komen we graag met u in contact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">U kunt hiervoor een mail sturen naar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhwrkkyarvyvvjuvbnbp6j">
+      <w:hyperlink w:history="1" r:id="rIdglgt4yzsvaqypbtoilbeg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">info-innova@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beroepenmarkt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1328,51 +1328,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3.1. Aanvullende faciliteiten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer blijkt dat een leerling aanvullende faciliteiten nodig heeft, kan een leerling een faciliteitenpas krijgen waarop staat aangegeven welke extra ondersteuning nodig is. Dit is van toepassing bij leerlingen met dyslexie, dyscalculie, medische problemen, NT2, taalontwikkelingsproblematiek en/of een andere ondersteuningsbehoefte. Onder het verkrijgen van een faciliteitenpas ligt een (medische) verklaring van een ter zake doende deskundige. De aanvullende faciliteiten kunnen worden ingezet tijdens reguliere lessen alsmede ook tijdens toetsen- en examens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mocht u hierover vragen hebben, dan kunt u contact opnemen met onze psychologe, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdawiy0acmntjlbyvhq9ph5">
+      <w:hyperlink w:history="1" r:id="rIdwlqiuvkws1rv4h33kkzyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">E. Koolen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3.2. Begeleiding aan NT 2 leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1997,51 +1997,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.02 PTA en Examenreglement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aan het begin van leerjaar 3 ontvangen de leerlingen een PTA (Programma van Toetsing en Afsluiting). Hierin staat aangegeven welke onderdelen voor welk vak getoetst zullen worden in de leerjaren 3 en 4. Het eindcijfer van ieder vak is tevens het schoolexamencijfer. Dit schoolexamencijfer telt voor de helft mee. De vakken KV1 (Kunst Vakken 1) en lichamelijke opvoeding moeten met een voldoende worden afgesloten om het diploma te kunnen halen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het PTA en het examenreglement is te vinden op de website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId90raovvyh0tkmns-kokye">
+      <w:hyperlink w:history="1" r:id="rIdy-q12egmgh59e7nee36ou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://parmantinnova.nl/pta-en-examens/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">04. Praktische zaken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2501,51 +2501,51 @@
       <w:r>
         <w:t xml:space="preserve">7e uur 13.10 – 13.50 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8e uur 13.50 – 14.30 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9e uur 14.30 – 15.10 uur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het rooster en de roosterwijzigingen per leerling per dag/week zijn in te zien via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdactadpuouzgcbul6ds-pm">
+      <w:hyperlink w:history="1" r:id="rIdof1u4vi_fsbe62jszunid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Magister.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.03 Schoolvakanties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
@@ -2649,50 +2649,80 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">8 februari t/m 12 februari 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
+              <w:t xml:space="preserve">Lesvrije dag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 maart 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tweede Paasdag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">29 maart 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
@@ -2723,230 +2753,140 @@
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Tweede Pinksterdag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 mei 2026</w:t>
+              <w:t xml:space="preserve">17 mei 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesvrije dag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 juni 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Zomervakantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">26 juli t/m 3 september 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...118 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.04 Ziek melden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als de leerling ziek thuis blijft:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als een leerling ziek is dienen ouders hun kind voor 08.30 uur ’s morgens ziek te melden. Ouders kunnen hiervoor bij voorkeur een mail sturen naar het verzuim e-mailadres </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdk223eb5hxoigoslrrr4">
+      <w:hyperlink w:history="1" r:id="rIdw7ypn_nm5ie5rxuz2i2ww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">verzuim-innova@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of bellen naar de receptie via 040 – 211 46 80. Is een leerling de dag erop nog ziek, dan belt of mailt de ouder wederom naar school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als de leerling op school ziek wordt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -3434,69 +3374,69 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De foto wordt door de school gebruikt voor de leerlingenadministratie (Magister).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.11 Decaan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De decaan helpt de leerlingen, samen met de mentor, bij het kiezen van een sector en/of bij het kiezen van een geschikte vervolgopleiding of bij de eventuele keuze van een andere, beter passende, school. Die keuze is tijdens het vierde leerjaar (examenjaar) van groot belang voor de verdere schoolloopbaan van de leerling. Alle leerlingen worden in het tweede leerjaar bij de lessen Techniek en Vakmanschap of Mens en Dienstverlening voorbereid op de te maken keuze. Dit gebeurt bij </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_3_pn0kaymwzmz4h_kyop">
+      <w:hyperlink w:history="1" r:id="rId1tbwzdwlqo26bv4qnqe44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">loopbaanoriëntatie en begeleiding.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De decaan van Parmant Innova is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtagl4colnsn4kpg8u72zu">
+      <w:hyperlink w:history="1" r:id="rIdacauggahgdxgaq25dldv5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Mevrouw L. Mulder</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.12 Kledingvoorschriften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kledingvoorschriften</w:t>
       </w:r>
@@ -3598,64 +3538,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als een leerling zijn/haar wachtwoord is vergeten van Magister dan kan hij/zij deze zelf opnieuw aanmaken door te klikken op wachtwoord vergeten. Je vult dan je schoolmail in en kan via de schoolmail een nieuw wachtwoord maken. Als de app op de telefoon niet werkt, verwijder deze dan en installeer deze opnieuw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ouder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neem contact op met</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjrunv_l9skj47s_wipfan">
+      <w:hyperlink w:history="1" r:id="rIdhjn1a10un1eyo9ofxjrvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevr. van Loon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> als er problemen zijn met inloggen. Vermeld hierbij altijd de naam van uw kind(eren) en de klas(sen). Wijzigingen met betrekking tot andere gegevens (bijvoorbeeld adres of e-mailadres) dient u ook door te geven, zodat deze gewijzigd kunnen worden in Magister. Dit kan via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1f4dfcnsiit0nue2t-3pd">
+      <w:hyperlink w:history="1" r:id="rIdt65b_dwxa-ovwybebwgal">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> met een kopie (CC) naar de mentor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.14 Cijfertijd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -3823,51 +3763,51 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deze zijn terug te vinden in Magister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jaarplanning</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpbq_cundwrtkv7pj1su3">
+      <w:hyperlink w:history="1" r:id="rIdshptorcyhomv04epochpj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">voor de jaarplanning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Social media</w:t>
       </w:r>
       <w:r>
@@ -3934,174 +3874,209 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Innova heeft een schoolraad. De schoolraad is de plaats waar besluiten en beslissingen over de richting van de school worden genomen. Hier vinden de contacten plaats tussen ouders, docenten en directie. Door middel van enquêtes hebben ouders de afgelopen jaren aangegeven graag op de hoogte te worden gesteld van zaken die spelen op school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Leden van de schoolraad zijn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dhr. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5wsu9zmqbbijm1jhoennw">
+      <w:hyperlink w:history="1" r:id="rIdokz13c3hwez_r0rved5es">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. van Dam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">(Parmant Innova – voorzitter)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dhr. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdam34mhrtumiochpuklgbc">
+      <w:hyperlink w:history="1" r:id="rId8zs4xc69sotloknnm769a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">R. Plessers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (Parmant Innova – secretaris)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mw. B. Alewijns (ouder)</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dhr. S. Bos (ouder)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mocht u een vraag willen stellen en/of opmerkingen hebben voor de ouders in de schoolraad? Dan kunt u met hen contact opnemen via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdneujcpw-tnszcrcz7dnbb">
+      <w:hyperlink w:history="1" r:id="rIdbpq3n0afmpvir1yt6c-ns">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">schoolraad-innova@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vergaderdata schooljaar 2025-2026:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> 25 juni 2026</w:t>
+        <w:t xml:space="preserve">Vergaderdata schooljaar 2026-2027:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">24 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5 november 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7 januari 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11 maart 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">20 mei 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">24 juni 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">06. Financiën</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.01 Bankgegevens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4161,51 +4136,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De oudergeleding van de MR wordt vooraf om instemming gevraagd over de bestemming van de door ouder(s)/verzorger(s) geleverde vrijwillige bijdrage. Naast deze activiteiten organiseren we een aantal ‘grotere’ activiteiten, zoals (buitenlandse) reizen. Hiervoor wordt een aparte vrijwillige ouderbijdrage gevraagd. Deze is dus niet meegenomen in de jaarlijkse vrijwillige ouderbijdrage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor buitenlandse excursies moet apart worden ingeschreven en wordt per excursie een vrijwillige ouderbijdrage gevraagd. Wanneer u ervoor kiest deze vrijwillige ouderbijdrage niet (geheel) te betalen, dan wordt uw zoon/dochter niet uitgesloten van deze excursie(s). Als de school onvoldoende betalingen ontvangt, dan kan dat tot gevolg hebben dat de school moet besluiten deze excursie(s) te annuleren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddh7gs3kg3ll5hse9iyrju">
+      <w:hyperlink w:history="1" r:id="rIdxbk3btt-co2vevhhwdhkc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Voor een totaaloverzicht en kostenspecificatie van de vrijwillige ouderbijdragen per leerjaar, zie 6.02-1, hoofdstuk 6 ‘Financiën’.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.03 Wijze van betalen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Digitale factuur vrijwillige ouderbijdrage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -4245,160 +4220,160 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Betalen in school</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Op onze school wordt geen contant geld aangenomen en kan er alleen betaald worden met een pinpas via de Rabobank Smartpin. Voor het pinnen van bijvoorbeeld een gymshirt of een sleutel kunnen zij terecht bij de leerlingenbalie van de school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.04 Persoonsgebonden budget (PGB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als u een kind heeft met een beperking of een ziekte, kunt u in aanmerking komen voor een persoonsgebonden budget (PGB) voor de begeleiding van uw kind en gezin. Het PGB moet worden aangevraagd bij uw gemeente. Informeer daarom bij uw gemeente of u in aanmerking komt voor een PGB. Meer informatie is ook na te lezen bij de Rijksoverheid </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppj01bwwbfgklhevqwn9i">
+      <w:hyperlink w:history="1" r:id="rIdj8tmviwbfpp7ljpc21vk9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">aanvragen van een PGB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.05 Sponsoringbeleid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze school krijgt middelen via sponsoring. Daarvoor geldt een aantal richtlijnen. Deze richtlijnen staan in het Convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’. Dit convenant ligt op de schooladministratie ter inzage of is te downloaden op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvd-w94aq-ghijcrffsmbo">
+      <w:hyperlink w:history="1" r:id="rId3evj0cjwmi1asjlpxsse1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Met ingang van 20 februari 2025 is het nieuwe convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’ van kracht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie is ook te vinden op:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sponsorconvenant 2025-2029 | Convenant | </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId98s9s9m9gaafzgvdlsnfw">
+      <w:hyperlink w:history="1" r:id="rIdhxpadpynijnr1y-sttvbl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.06 Schoolboeken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">De schoolboeken worden door school besteld en worden in de eerste schoolweek uitgeleverd op school. Ouders en leerlingen ontvangen hier tijdig informatie over. Zelf boeken bestellen is dus niet nodig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.07 Financiële ondersteuning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor iedereen die behoefte heeft aan (tijdelijke) financiële ondersteuning zijn er verschillende minimaregelingen beschikbaar. Wij vinden het belangrijk dat deze regelingen voor iedereen die het nodig heeft toegankelijk zijn om een beroep op te kunnen doen. Daarom ondersteunen wij het particulier initiatief ‘Iedereen doet mee’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdioet2ktlangh4futulk3g">
+      <w:hyperlink w:history="1" r:id="rId13c_69qonvsmhlxlezfpg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Iedereen doet mee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">‘ is de website van één van onze betrokken MR-ouders, die zich persoonlijk inzet voor armoedebeleid. Op de website ‘Iedereen doet mee’ staan per gemeente de minimaregelingen genoemd met een link naar meer informatie over deze regelingen en onder welke voorwaarden deze regelingen kunnen worden aangevraagd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">07. Verzekeringen</w:t>
       </w:r>
@@ -4574,88 +4549,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.01 Bescherming persoonsgegevens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school handelt in het kader van privacy conform de Algemene Verordening Gegevensbescherming (AVG) en het Privacy Reglement van vereniging Ons Middelbaar Onderwijs. Het privacybeleid geldt voor alle scholen en is te raadplegen via de website www.omo.nl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk hier het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqve2webp9agatpslomxtu">
+      <w:hyperlink w:history="1" r:id="rIds7s9wxr_ksgfx4golayfy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Privacyreglement verwerking leerlinggegevens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> van Parmant Scholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging werkt met het ‘Privacy normenkader’ dat onder andere gebaseerd is op het ISO-normenkader 27001/27002. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij uiterlijk 2030 voldoen aan niveau 3 binnen de vereniging. Onze ambitie is om dit volwassenheidsniveau in 2027 te hebben bereikt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naast dit normenkader wordt er ook gewerkt aan het Normenkader informatiebeveiliging dat met Privacy hand in hand gaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De functionaris gegevensbescherming van vereniging Ons Middelbaar Onderwijs houdt toezicht op de verschillende processen en verwerkingen waarbij persoonsgegevens betrokken zijn. De vereniging voert een duidelijk en transparant privacy beleid. Hebt u een klacht of wilt u iets voorleggen aan onze functionaris gegevensbescherming, stuur dan een mail naar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtup2iyozbll6azkozniyl">
+      <w:hyperlink w:history="1" r:id="rIdtwqtyciyzc0zzxpip9rqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Scholen gaat zorgvuldig om met de verwerking van persoonsgegevens.</w:t>
       </w:r>
@@ -4889,77 +4864,77 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnwjvswgcrmkeouqx7h6d">
+      <w:hyperlink w:history="1" r:id="rIdq20ml6sfqljbb8jkx0wmf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zijn er vragen over privacy binnen de vereniging OMO stel ze via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytoqoefhfhevct1cystxo">
+      <w:hyperlink w:history="1" r:id="rIdrgyvjq_jpporrtv-sg3w9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">po@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.02 Toestemming verwerken persoonsgegevens van leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -5152,114 +5127,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging werkt met het ‘Informatiebeveiliging normenkader’ dat gebaseerd is op de ISO 27001. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij eind 2030 voldoen aan niveau 3 (van de 5) binnen de vereniging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naast het normenkader wordt er ook gewerkt aan bewustzijn van informatiebeveiliging dat samen met privacy hand in hand gaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zijn er vragen over informatiebeveiliging binnen de vereniging? Stel ze via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdteznnmik8tcozdptbwqwm">
+      <w:hyperlink w:history="1" r:id="rIdv50e4sci1skwvqhylcfco">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ib@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.04 Informatieverstrekking ouders 18+ leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school vindt het belangrijk om ouder(s)/verzorger(s) te informeren over onderwijsvorderingen zolang de leerling staat ingeschreven. Daarom zal de school aan iedere leerling van 18 jaar en ouder vragen om daarvoor schriftelijk toestemming te geven. Deze toestemming omvat mede de inlog van ouder(s)/verzorger(s) in Magister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor vragen en opmerkingen kunnen ouders en leerlingen terecht bij Esther Le Large, het privacy-aanspreekpunt binnen Parmant Scholen (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxvdvas3ch7g9ktgvnszu">
+      <w:hyperlink w:history="1" r:id="rIdibbjvntjiyyql72axeix9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) of bij de Functionaris voor de Gegevensbescherming van OMO (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2s9u-l2zggb27oyx38vfi">
+      <w:hyperlink w:history="1" r:id="rIdpllpj2tbvpvqxapgmyca9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). Daarnaast hanteert OMO een</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsciwpinc7wtp4mtwisigd">
+      <w:hyperlink w:history="1" r:id="rId3dc9wc05q22jbm_1o__nc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">klachtenregeling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">09. Veiligheid en integriteit</w:t>
       </w:r>
@@ -5357,64 +5332,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het kan zijn dat je daarin vastloopt of ervaringen hebt die je een onprettig gevoel (hebben) geven, je geraakt hebben. Ook kan het zijn dat er (privé)omstandigheden zijn die je (nog) niet wilt delen, maar die wel je wel bezighouden en die mogelijk van invloed zijn op je concentratie, motivatie, leer- of werkprestaties. Of misschien wil je vertrouwelijk sparren of advies inwinnen over de aanpak van een bepaalde situatie. Voor al dit soort vragen kun je terecht bij een vertrouwenspersoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vertrouwenspersoon leerlingen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Voor een vertrouwensgesprek of het vertrouwelijk melden van ongewenste omgangsvormen zoals (seksuele) intimidatie, pesten, agressie, bedreiging, kunnen leerlingen terecht bij de vertrouwenspersoon leerlingen van onze school: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrossgvpyyjraz3borgqzq">
+      <w:hyperlink w:history="1" r:id="rIdiv5bfh4e1hsqf3sopnnqh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevr. Hoff</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_dcrytfdv8ia2nqsbkdwu">
+      <w:hyperlink w:history="1" r:id="rIdkefr8czw-i2go4vizpls3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">dhr. Goossens.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vertrouwenspersoon Parmant Scholen medewerkers, ouders en leerlingen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5426,220 +5401,220 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor contact of het maken van een vertrouwelijke afspraak kunt u haar mailen op vertrouwenspersoon@parmantscholen.nl of bereiken via het algemene telefoonnummer van Parmant Scholen: 040 – 790 00 80.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vertrouwensinspecteurs</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ook kun je terecht bij landelijke vertrouwensinspecteurs. Zij zijn bereikbaar op: 0900 – 111 31 11 (lokaal tarief). Meer informatie: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr53-nw5bwl-quonnhc5wm">
+      <w:hyperlink w:history="1" r:id="rIdvlndestixfxco3ygccpb_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meer weten over ons beleid?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId6npbpv2gknqtmsez8za3v">
+      <w:hyperlink w:history="1" r:id="rIdzrlwxpxafoiqal5lzbcde">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sociaal veiligheidsplan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdjbokne9sigbr8qy3yohdm">
+      <w:hyperlink w:history="1" r:id="rIdw5p6o-53tuqcbhszr_nd4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anti-pestprotocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdvtsdlj0n96d5qetgnc6zw">
+      <w:hyperlink w:history="1" r:id="rId313gqoqlu4hgbvdoiqj8i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social mediaprotocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdrkfk4fsmfubmqsrsfj2dc">
+      <w:hyperlink w:history="1" r:id="rIdcx2jwmiy1m2ouph6w6eyd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OMO-klachtenregeling integriteit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIds7ij6lkdq8z1ysalq-9mm">
+      <w:hyperlink w:history="1" r:id="rIditlkh0if-0uv92hzi_83u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Klokkenluidersregeling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdpb8usnhsy3-nzx2v-90lo">
+      <w:hyperlink w:history="1" r:id="rIdzhyelyscxqsceovrluald">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Externe vertrouwenspersoon OMO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.02 Meldcode huiselijk geweld en kindermishandeling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij een vermoeden van huiselijk geweld, mishandeling, verwaarlozing, seksueel misbruik en/of loverboys is de school vanuit de wet verplicht om dit vermoeden te melden bij Veilig Thuis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In deze </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0jblwhvgtbqptjq2idplz">
+      <w:hyperlink w:history="1" r:id="rIdciyqfiofzy4oivp-syjo4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">meldcode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> wordt aangegeven hoe binnen onze school wordt omgegaan met signalen van huiselijk geweld of kindermishandeling, zodat zo snel en adequaat mogelijk hulp geboden kan worden. Bij zorgwekkende signalen ondersteunt en adviseert de aandachtsfunctionaris de medewerker bij het volgen van de meldcode.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Samenwerken voor veiligheid</w:t>
       </w:r>
       <w:r>
@@ -5676,103 +5651,103 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meer informatie?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Veilig Thuis Midden Brabant</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjpgqyurj46dan3lron8a">
+      <w:hyperlink w:history="1" r:id="rIduqzbq1rbacdwzdxt0r5iw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.veiligthuismiddenbrabant.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tel. 0800 2000</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> info@veiligthuismiddenbrabant.nl</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxokhgxpfvyjpursmheq5n">
+      <w:hyperlink w:history="1" r:id="rIdxm1x-sn5rs-nenc45allj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ikvermoedhuiselijkgeweld.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> -&gt; hoe begin je een gesprek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alle bovengenoemde reglementen kunt u opvragen bij de school of deze downloaden van </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh4yxzu3fxs_syzyvmpapd">
+      <w:hyperlink w:history="1" r:id="rIdwsw2iprlaqyrlvypc0lgo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (behalve het leerlingenstatuut en het schoolmanagementstatuut van de school).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.03 Veiligheid Parmant Innova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
@@ -5783,154 +5758,154 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">School is de plaats waar dagelijks leerlingen een stap verder worden geholpen in hun ontwikkeling. Deze vindt plaats in een veilige en vertrouwde omgeving waarin men fouten mag maken om te leren. Natuurlijk binnen een vastgestelde bandbreedte. Dat betekent samen zorg dragen voor elkaar. Het leren kennen van elkaar via buitenschoolse activiteiten vinden we erg belangrijk. Om een veilige en vertrouwde omgeving te kunnen blijven bieden is het belangrijk dat iedereen zich aan regels houdt. Deze regels worden ook aan het begin van het schooljaar door de mentor met de leerlingen besproken. Bij problemen kunnen leerlingen contact opnemen met de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">mentor. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Deze kan eventueel ook doorverwijzen naar een vertrouwenspersoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school heeft een veiligheidscoördinator de heer </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyl76ida1niy_n7wud4ra">
+      <w:hyperlink w:history="1" r:id="rIdcwrsocr15plvmccs2oubp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N. van Erp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Afspraken en protocollen omtrent veiligheid zijn vastgelegd in een veiligheidsplan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.04 Anti-pestprotocol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school heeft een anti-pest beleid. Dit is vastgelegd in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdto4kdvjr8nknwhvcs8fnb">
+      <w:hyperlink w:history="1" r:id="rIduylfhkgktxuexvolply5g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anti-pestprotocol.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.05 Schoolveiligheidsplan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school wil leerlingen en medewerkers een veilige omgeving bieden, een omgeving waar geleerd en gewerkt kan worden op een prettige manier. Om dit te bereiken heeft Parmant Innova beleid geformuleerd in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg_4qpuu96v10bmoqdty-k">
+      <w:hyperlink w:history="1" r:id="rIdx8xzsxzy0n6uk5c93odqx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schoolveiligheidsplan.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.06 Social-mediaprotocol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen groeien op in een digitaal tijdperk vol met nieuwe mogelijkheden. Via het internet ligt de wereld letterlijk aan hun voeten. Facebook, Twitter, Snapchat, Instagram, gamen (Fortnite), vloggen, fora, Whatsapp, Tik Tok, Cyberpesten, influencers, livestreams etc. Allemaal ‘dagelijkse kost’. Social media is ook niet meer op school weg te denken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de mentorlessen wordt regelmatig aandacht besteed aan het (omgaan) met social media.Onderwerpen zijn onder andere, gebruik van social media, de voor- en nadelen van social media en digitaal pesten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Afspraken over de omgang met social media zijn vastgelegd in een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoaewmyudxmmsuow_ewkfo">
+      <w:hyperlink w:history="1" r:id="rIdr0af3wqnlypf5lw5ez_jl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">protocol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.07 Stimulerende en verdovende middelen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -6170,407 +6145,407 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is een cybersecurity incident?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Een cybersecurity incident is een situatie waarbij sprake is van aantasting van de beveiliging van onze informatiesystemen en de daarin opgeslagen gegevens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc5-xlia-stzqkrlg2_kj6">
+      <w:hyperlink w:history="1" r:id="rId3vjk0d7yf5isqp5wxazm9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de link naar het formulier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. Rechten en plichten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.01 Managementstatuut OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het managementstatuut Ons Middelbaar Onderwijs regelt de verhouding tussen de Raad van Bestuur en de rector/vestigingsdirecteur. Bekijk het reglement via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhsnap-bbtg5tnp1g8glzb">
+      <w:hyperlink w:history="1" r:id="rIdoybeozqdrcdvmyy01mjyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.02 Reglement voor de Raad van Advies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwlpispl3thzxhddh3tiwt">
+      <w:hyperlink w:history="1" r:id="rIdmwdnsvv00fb--s-htitbp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reglement voor de Raad van Advies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Ons Middelbaar Onderwijs regelt de relatie tussen de rector/vestigingsdirecteur en de Raad van Advies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.03 Schoolmanagementstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdit8qqqkyfhr1v40zwzvbd">
+      <w:hyperlink w:history="1" r:id="rId_uf2sfstciubciivjv9sm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Het schoolmanagementstatuut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regelt de verhouding tussen de rector/vestigingsdirecteur en de overige leden van de schoolleiding en andere functionarissen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">NB. Voorbehoud hierbij is dat het schoolmanagementstatuut van de school is vastgesteld door de Raad van Bestuur en aldus in werking is getreden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.04 Leerlingstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De rechten en plichten van leerlingen staan in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkm1c8zdmxpaamxc4a5msr">
+      <w:hyperlink w:history="1" r:id="rIds1jzi4_pgc5h8exu_j4rq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leerlingstatuut.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.05 Reglement bezwaar en beroep leerlingzaken OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywxwnscvwdbukpnyx0gi0">
+      <w:hyperlink w:history="1" r:id="rIdf1yheu2fahexjklf48xpv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reglement bezwaar en beroep in leerlingenzaken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">regelt de procedure rond de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc9ge_4qnc3y2qz7mk3pkp">
+      <w:hyperlink w:history="1" r:id="rIdyriqo8nr12ul7lt4ouahr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">behandeling van bezwaar en beroep</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Het gaat dan om besluiten met betrekking tot examenzaken en de (niet) toelating, bevordering, schorsing en verwijdering van leerlingen. Het reglement is te vinden op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo1oe2ryt9_p4sljllte7v">
+      <w:hyperlink w:history="1" r:id="rId6u3px2gceac45c4hsltgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.06 Medezeggenschapsreglement OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh9tbbs50jwzloqq-0hjo7">
+      <w:hyperlink w:history="1" r:id="rId-u6gx2hnwo1oeuos4dt8q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">medezeggenschapsreglement Ons Middelbaar Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regelt de samenstelling en bevoegdheden van de Medezeggenschapsraad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De medezeggenschapsraad van Parmant Scholen is te bereiken via het mailadres </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdheemn_cdoq5tuda-utph1">
+      <w:hyperlink w:history="1" r:id="rIdbks3ay2hle2ryrqgzflrj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MR@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.07 Privacyreglement OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In het privacyreglement staat op welke wijze er binnen vereniging Ons Middelbaar Onderwijs wordt omgegaan met persoonsgegevens en de privacy. Het reglement is te vinden om </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycchrmcukowueqa3fkn73">
+      <w:hyperlink w:history="1" r:id="rIdfjmke8z8fo99f0f1klz4v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_as0ep_7e5urhtlwsarq9">
+      <w:hyperlink w:history="1" r:id="rId7mxpixjfi2ilqo-2bhahe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie over AVG en privacy is ook te vinden in hoofdstuk 8 ‘AVG en privacy’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.08 Integriteitscode OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging Ons Middelbaar Onderwijs heeft een eigen </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeif4g1jd84_z1ji_cmwwk">
+      <w:hyperlink w:history="1" r:id="rIdbqaxj-dyhcexefbnzjnbs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">integriteitscode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> opgesteld, die algemeen bindend is voor alle scholen en voor alle bestuurlijke organen van de vereniging. Het basisprincipe van al ons handelen is vertrouwen. Bij het opstellen van de integriteitscode is de identiteitsnotitie van de vereniging als uitgangspunt genomen. De kern van deze identiteitsnotitie (goed onderwijs, goed mens, goed leven) is voor de integriteitscode aangevuld met ‘goed handelen’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.09 Klachtenregeling OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op basis van deze regeling kunnen ouders, leerlingen en het personeel van de school een klacht indienen over gedragingen, beslissingen of het nalaten daarvan door personeel, schoolleiding of bestuursleden. Een klacht wordt door de klachtencommissie pas in behandeling genomen als er op de school zelf geen bevredigende oplossing is gevonden. Meer informatie over de klachtencommissie en wijze van indiening van een klacht is te vinden op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfki_qv9denlzskgt2uhx0">
+      <w:hyperlink w:history="1" r:id="rIdpwhtgfvzcstwhkpwpx_kr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.10 Wet gedeeltelijk verbod gezichtsbedekkende kleding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -6610,51 +6585,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">noodzakelijk is in verband met eisen die aan de uitoefening van een beroep of de beoefening van een sport worden gesteld, of;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">passend is in verband met het deelnemen aan een feestelijke of culturele activiteit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De Wet gedeeltelijk verbod gezichtsbedekkende kleding is te vinden via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkwkf9jncufhi7m1pfngd">
+      <w:hyperlink w:history="1" r:id="rId8i5rxg2vfxfnoffrpib_2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.11 Schoolregels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
@@ -7034,51 +7009,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">b. het behandelen van verzoeken van kandidaten voor vrijstelling of ontheffing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om je aanvraag goed te kunnen behandelen, is het belangrijk dat het formulier volledig is ingevuld. Je kunt het ingevulde formulier digitaal indienen via pmt-examencommissie@parmantscholen.nl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjf2tadj6pzq5dd_prft1">
+      <w:hyperlink w:history="1" r:id="rIdw1gjqb8wovklps8exets4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> om het formulier te downloaden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.13 Toegang tot de bibliotheek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -7116,179 +7091,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De kwaliteitscultuur en -structuur van Parmant Scholen maakt het voor de scholen mogelijk om de kwaliteit van het onderwijs te borgen en te sturen waardoor de kwaliteit van het onderwijs voortdurend verbeterd en gewaarborgd wordt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school werkt planmatig en cyclisch (PDCA) aan kwaliteit, waarbij resultaten en ontwikkeling van leerlingen structureel worden gemonitord en besproken. Op basis van data en evaluaties worden gerichte verbetermaatregelen ingezet, bijvoorbeeld in didactiek, begeleiding of professionalisering van medewerkers. Daarbij wordt gebruikgemaakt van instrumenten zoals de kwaliteitskalender en inzichten uit systemen als Scholen op de Kaart. Zo wordt continu bijgestuurd om het onderwijs beter aan te laten sluiten op de ontwikkeling van leerlingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cyclische aandacht voor kwaliteit helpt de ontwikkeling van het onderwijs door inzicht te geven in wettelijke eisen, ambities en resultaten. Ons doel is dat we bewaken dat leerlingen een ononderbroken ontwikkelingsproces kunnen doorlopen en dat het onderwijs wordt afgestemd op de voortgang in de ontwikkeling van leerlingen. Door het structureel monitoren van onderwijsresultaten borgen en verbeteren we de kwaliteit van ons onderwijs. De website </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduz2r0uxngeugz8m66-enx">
+      <w:hyperlink w:history="1" r:id="rIds3guofhg4mkhkjufhgeid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scholen op de Kaart</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> geeft inzicht in de onderwijsresultaten zoals het aantal leerlingen dat doorstroomt naar een hoger leerjaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om leerlingen goed onderwijs te blijven bieden evalueren we jaarlijks onze onderwijsresultaten en ambities om op basis daarvan ons onderwijs te verbeteren en zorg te dragen voor kwalificatie van leerlingen nu en in de toekomst. De te nemen maatregelen ter verbetering worden jaarlijks geëvalueerd om interventies bij te stellen. Daarbij valt te denken aan verzuimpreventie, deskundigheidsbevordering en pedagogisch-didactisch handelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpzyjrhgz0m0ba9r2fjba">
+      <w:hyperlink w:history="1" r:id="rIdnss1tigiv8s7r9dsxqhij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inspectie van het Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> houdt eveneens toezicht op de kwaliteit van onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdwyqarjvecrg8efoxhnkbt">
+      <w:hyperlink w:history="1" r:id="rIdol0kmdaq-xgehr_hyqroz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vertrouwensinspecteurs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> telefoon 0900 – 111 31 11 (lokaal tarief)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.02 Scholen op de kaart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school is actief op ‘Scholen op de kaart’. Via ‘Scholen op de kaart’ biedt de school op basis van diverse indicatoren inzicht in haar beleid, kwaliteit, onderwijsresultaten en bedrijfsvoering. De school kan zich zo verantwoorden bij onder andere inspectie, ouders, basisscholen en gemeente. Tevens is er mogelijkheid om scholen met elkaar te vergelijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De gegevens van de school zijn te vinden op: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx3n6iv4ujy2_7uk0aaab5">
+      <w:hyperlink w:history="1" r:id="rIdpdtl34aag1zezedtcubdu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.scholenopdekaart.nl.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.03 Onderwijsinspectie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr11ugw_vpgjqq9-a63l2m">
+      <w:hyperlink w:history="1" r:id="rIdbdealfzq1lsod-tjeh5go">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid: 1400</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
@@ -7329,51 +7304,51 @@
         <w:t xml:space="preserve">Vmbo-b : 89%</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Vmbo-k : 86%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het percentage leerlingen dat de school zonder diploma verlaat (Voortijdig Schoolverlaters, VSV) is te vinden op het vsv-cijferportal. Scholen en gemeenten werken samen in een regionaal plan met maatregelen. De meest actuele resultaten wat betreft VSV worden zo spoedig mogelijk gepubliceerd. Meer informatie hierover is na te lezen op de website van het ministerie van OCW in cijfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het regionale plan voor het terugdringen van voortijdig schoolverlaten (VSV) in Eindhoven is vastgelegd in het dashboard </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdubyuqtd4ymakecneccu">
+      <w:hyperlink w:history="1" r:id="rIdmsv-d4kgt6lsynxjc0uk-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vsv en jikp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Dit programma is opgesteld door een samenwerking tussen gemeenten, scholen en andere partners in de regio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. Onze organisatie</w:t>
       </w:r>
@@ -7586,85 +7561,85 @@
         <w:t xml:space="preserve">12.02 Schoolplan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze missie, visie en koers staan beschreven in ons schoolplan 2024 – 2028. Ons schoolplan komt voort uit het koersplan 2024 – 2028 van Parmant Scholen dat weer een afgeleide is van het OMO-koersplan 2030 ‘samen groeien’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hieronder vindt u ons schoolplan:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzuhgczgfhzlwptcb3_qhh">
+      <w:hyperlink w:history="1" r:id="rId7mpkawljaapb2unrqax4o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schoolplan Parmant Innova 2024-2028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het schoolplan van Parmant Scholen kunt u terugvinden onder 12.05 en Koers 2023 van vereniging Ons Middelbaar Onderwijs onder 12.07 in deze schoolwiki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.03 Academische opleidingsschool (AOS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als onderdeel van OMO, zijn wij een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpq47rwdjxte6ge8q4qcp">
+      <w:hyperlink w:history="1" r:id="rIdvuslhugrvkk49nf6xe6ky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Academische Opleidingsschool (AOS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Een academische opleidingsschool is een netwerk van scholen en opleidingen. Samen leiden zij aankomende leraren op. Ook stimuleren zij praktijkonderzoek en dragen bij aan professionalisering van (toekomstige) docenten. Elke OMO-school doet mee in één van de vijf academische opleidingsscholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Curriculum</w:t>
       </w:r>
       <w:r>
@@ -7722,72 +7697,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.04 Topsport Talentschool</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als Parmant school bieden wij al meer dan dertig jaar de combinatie studie en topsport aan. Parmant Scholen maakt namelijk deel uit van het Expertisecentrum Voortgezet Onderwijs en Topsport (EVOT) en is daarmee een officiële Topsport Talentschool.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een Topsport Talentschool (TTS) is bedoeld voor leerlingen die in een bepaalde sport het talent en de ambitie hebben om door te groeien naar internationaal niveau. Toelating tot het project is alleen mogelijk als de leerling een NOC*NSF-talentenstatus heeft (Belofte, Nationaal talent, Internationaal talent) of een KNVB beloftestatus. Deze talentenstatus wordt bepaald door de desbetreffende sportbond in overleg met NOC*NSF. Meer informatie vindt u op de website van EVOT </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdph3lq2idofiswqhw4ig8y">
+      <w:hyperlink w:history="1" r:id="rIdnntctuokyalkzr8f9atwb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(www.evot.nl)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer een leerling geen officiële talentenstatus heeft, maar wel in het bezit is van een Regio Status, komt de leerling in aanmerking voor topsport vriendelijke faciliteiten. Deze faciliteiten zijn echter beperkter dan de faciliteiten voor leerlingen met een officiële talentenstatus. De Regio Status, waar vaste toelatingscriteria voor zijn, wordt toegekend door de school na overleg met de sportbond. Neem voor meer informatie contact op met onze school of Paulien Senssen, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizsxyvia0zhsqbjgxtgdy">
+      <w:hyperlink w:history="1" r:id="rIddhvodblitd0tkekes4gt6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p.senssen@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, teamleider Topsport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.05 Parmant Scholen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
@@ -7833,156 +7808,156 @@
         </w:rPr>
         <w:t xml:space="preserve">Het onderwijs van morgen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Als scholengroep en onderdeel van vereniging Ons Middelbaar Onderwijs (OMO) werken we aan het onderwijs van morgen. Onderwijs dat aansluit bij de veranderende maatschappij en de behoeften van onze leerlingen. Gevestigd in de bruisende Brainportregio, laten we ons continu inspireren om vooruit te kijken en leerlingen voor te bereiden op de uitdagingen van de toekomst. Dat doen we niet alleen, maar samen met onze leerkrachten. Zij vormen de ruggengraat van onze scholen. Oprecht betrokken en met passie voor hun vak zetten zij zich elke dag in om onze leerlingen te helpen groeien. Zowel op school als in hun persoonlijke ontwikkeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meer weten over onze organisatie en scholen?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lees dan verder op www.</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9pmpyu5otmccmetb8nrg_">
+      <w:hyperlink w:history="1" r:id="rIdlea_-krbi-u-beya78hg-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.06 Jaarverslag Parmant Scholen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jij maakt morgen mooi!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij Parmant Scholen werken we aan het onderwijs van morgen. Ons jaarverslag geeft een inkijk in wat we het afgelopen schooljaar hebben gedaan om ons onderwijs verder te ontwikkelen en te verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze plannen en doelstellingen hebben we beschreven in ons </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2xi7n4edh0jgnbaxbai4e">
+      <w:hyperlink w:history="1" r:id="rIdxjn1fnxruv_3rbj9jtsrd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">koersplan 2024 – 2028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> met de vijf speerpunten: innoverend vermogen, eigentijds onderwijs, vitaliteit en werkgeluk, samenwerken en leefgemeenschap. Ons koersplan is een afgeleide van </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzaopimsppjfxbbowkoax">
+      <w:hyperlink w:history="1" r:id="rIdyzjm25cnzzbtq9pect4zp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OMO Koers 2030 ‘Samen groeien’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer weten? Onze jaarverslagen zijn </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8kmcqrnddfqzp0yzifp6d">
+      <w:hyperlink w:history="1" r:id="rIdpthg-qlxky5iewrumyf2e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> te bekijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.07 Onderdeel van vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdc0-mzvsy8-wc-kduos-wa">
+      <w:hyperlink w:history="1" r:id="rIdsi7jvtmvrhq6a2qlpu96e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is opgericht in 1916. Het is een vereniging van scholen voor voortgezet onderwijs in voornamelijk Noord-Brabant. De scholen, van praktijkonderwijs tot en met gymnasium, ontwikkelen de talenten van iedere leerling door ‘goed onderwijs’ te bieden geïnspireerd vanuit de katholieke traditie. Zo verwerven de leerlingen passende startposities voor vervolgonderwijs en voor toetreding tot de maatschappij. De scholen van vereniging Ons Middelbaar Onderwijs kennen een grote verscheidenheid die de bron vormt voor kennisdeling en daarmee voor het versterken van de professionaliteit van onze docenten. Door het benutten van schaalvoordelen zijn de scholen bovendien samen sterker en kunnen ze toch kleinschalig blijven. En daar profiteren onze leerlingen van.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONZE SCHOOL ALS ONDERDEEL VAN…</w:t>
       </w:r>
     </w:p>
@@ -8015,349 +7990,349 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Spoorlaan 171</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Postbus 574, 5000 AN Tilburg</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 013 – 5955500</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId61j6db2mbmrc9ju60ntq-">
+      <w:hyperlink w:history="1" r:id="rIdjjc-02k1e7z4b8kxtyh4i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omo@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">KOERS 2030</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het strategisch beleidsdocument ‘Koers 2030: Samen Groeien’ geeft richting aan de ambities en het handelen van de vereniging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘Samen groeien’ is onze belofte aan onze onderwijsprofessionals en onze leerlingen. We beloven dat je bij ONS Middelbaar Onderwijs kan groeien in een omgeving waarin je nooit alleen staat. Je mag zijn wie je bent. Anderen kunnen op jou rekenen, net zoals jij op hen kunt rekenen. Samen ontdekken we op een nieuwsgierige manier de wereld en bouwen we aan de invulling van onze toekomst. Samen zijn wij ONS!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wilt u meer lezen over het beleid van vereniging Ons Middelbaar Onderwijs voor de komende jaren? Lees dan het strategische beleidsplan </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpidrxm1x_jnvodvpv-oi">
+      <w:hyperlink w:history="1" r:id="rId6m6d-qkvv3-h2cm2q0ure">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Samen Groeien Koers 2030</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> en het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxgfazwnvpo564mvpvxvb2">
+      <w:hyperlink w:history="1" r:id="rIdy0likj8ajfh9hsqeqiqry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jaarverslag</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LEDENRAAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging heeft een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_mzipcovw0uzbfkhddh9_">
+      <w:hyperlink w:history="1" r:id="rIdwakatjqco3qdj4ggderzo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ledenraad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdyp_dvwzhzj81bkvticoxx">
+      <w:hyperlink w:history="1" r:id="rIdfcowaosd99lgmsiqhavva">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Dit is het hoogste inspraakorgaan van de vereniging. Via de ledenraad heeft de samenleving een plek in de formele besluitvorming. De ledenraad beslist onder andere over de benoeming van het ontslag van de leden van de Raad van Toezicht. Daarnaast stelt ze de jaarrekening en het jaarverslag vast. De ledenraad bestaat uit, door de raden van advies naar de ledenraad afgevaardigde leden en ouders van leerlingen die lid zijn van de vereniging. Daarin zitten ouders van leerlingen en twee afgevaardigden leden van elke Raad van Advies van alle OMO- scholen. In de maand juni van elk jaar is de vergadering van de ledenraad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wilt u ook lid worden? Op</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd-pw5ib3lyhi9tc-dxzfq">
+      <w:hyperlink w:history="1" r:id="rId7mzkev9fqttmxk-iod-kn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> kunt u zien hoe u dat doet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.08 Raad van Advies samenwerkende OMO-scholen (SOSE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elke school heeft een Raad van Advies. De leden van een Raad van Advies adviseren de rector/algemeen directeur bij het ontwikkelen van het beleid. Zij zijn een klankbord voor strategische onderwerpen en de ontwikkelingsrichting van de school. Ook ziet de Raad van Advies toe op de maatschappelijke verankering van de school in de lokale en regionale gemeenschap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Twee leden uit elke Raad van Advies zijn afgevaardigd in de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlsfwidttrq8-b2rd91243">
+      <w:hyperlink w:history="1" r:id="rIdnlwokfqh87whyfocdpsyt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ledenraad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> als lid van de vereniging Ons Middelbaar Onderwijs. Daarmee zijn de Raden van Advies niet alleen van veel waarde voor de ontwikkeling van de individuele scholen, maar ook voor de ontwikkeling van de vereniging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie over de de Raad van Advies en de profielschets is te vinden op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmmldl4wyaawxidxqtc1a9">
+      <w:hyperlink w:history="1" r:id="rId4hcojfjelx5ebpalrywnu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.09 Wie is Wie?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">schoolleiding</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bestaat uit:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mevr</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqcoroqz0t8gdqt-ogirys">
+      <w:hyperlink w:history="1" r:id="rIdpkbrvsllqnu1ewpf6qs7b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. E. van den Heuvel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Directeur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mevr. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg2gu3ojxxzcexsc4dotz_">
+      <w:hyperlink w:history="1" r:id="rIdbjawcy77xutpajkcbjhvj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">R</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdfdq8x_xrxg_vswftzbsej">
+      <w:hyperlink w:history="1" r:id="rIdkydiksjtrkpd54oygyqco">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Hofman</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teamleider Techniek &amp; Vakmanschap</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mevr </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcpmjtq9fzurzjv6nhmnov">
+      <w:hyperlink w:history="1" r:id="rId76gz1gbc6cfvt7qicd9tf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">J. Ligtenberg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teamleider Zorg en Welzijn / Economie &amp; Ondernemen</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8441,61 +8416,61 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bij Parmant Scholen is iedereen eigenaar van zijn loopbaan. Jij zet jouw professionaliteit in om ons onderwijs te ontwikkelen en te verbeteren. Jij voelt je verantwoordelijk voor je vak, je werk en de school en maakt gebruik van de professionele ruimte die we jou bieden om bij te dragen aan beter onderwijs voor onze leerlingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Interesse?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kijk voor meer informatie op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda2vgtmdlnqkqcxumn8opc">
+      <w:hyperlink w:history="1" r:id="rIdzbznfwfhub6mriybdcyzo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.parmantscholen.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rId00h46qxwfz6y88dvv245v">
+      <w:hyperlink w:history="1" r:id="rId9efiwsdgi0rfnx7uqwlgj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vacatures worden ook altijd geplaatst op de site van OMO, het is alleen mogelijk om via deze site te solliciteren.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -9053,62 +9028,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:before="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdiwimuudzckfqatkzycdnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/bouwen-wonen-interieur/" TargetMode="External"/><Relationship Id="rIdtse0syov892njidwjzng2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/mobiliteit-transport/" TargetMode="External"/><Relationship Id="rIdxcdlohvipduhs7jqq2e-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/produceren-installeren-energie/" TargetMode="External"/><Relationship Id="rIdzl47w6lvs-rsbsnc3u1yr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evot.nl" TargetMode="External"/><Relationship Id="rIdlci7cwnh0fjq6guvj6bxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ligtenberg@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdptxp9mvxah7mbmkruwpg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdisnhqfcymzuaj11ujrzqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Lessentabel-onderbouw-Innova.pdf" TargetMode="External"/><Relationship Id="rId_hltuckrg6mfsbr99mgp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/VCE-lestabel-bovenbouw.pdf" TargetMode="External"/><Relationship Id="rIdhwrkkyarvyvvjuvbnbp6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdawiy0acmntjlbyvhq9ph5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.koolen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId90raovvyh0tkmns-kokye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/pta-en-examens/" TargetMode="External"/><Relationship Id="rIdactadpuouzgcbul6ds-pm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accounts.magister.net/account/login?sessionId=76b2da35dede4e2cab69e4bf89823d38&amp;returnUrl=%2Fconnect%2Fauthorize%2Fcallback%3Fclient_id%3DM6-parmantscholen.magister.net%26redirect" TargetMode="External"/><Relationship Id="rIdcdk223eb5hxoigoslrrr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId_3_pn0kaymwzmz4h_kyop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/loopbaanorientatie/" TargetMode="External"/><Relationship Id="rIdtagl4colnsn4kpg8u72zu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.mulder@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdjrunv_l9skj47s_wipfan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.vanloon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId1f4dfcnsiit0nue2t-3pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.vanloon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdlpbq_cundwrtkv7pj1su3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/events/maand/" TargetMode="External"/><Relationship Id="rId5wsu9zmqbbijm1jhoennw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.vandam@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdam34mhrtumiochpuklgbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.plessers@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdneujcpw-tnszcrcz7dnbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIddh7gs3kg3ll5hse9iyrju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/overzicht-vrijwillige-ouderbijdragen-2023-2024/" TargetMode="External"/><Relationship Id="rIdppj01bwwbfgklhevqwn9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rIdvd-w94aq-ghijcrffsmbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rId98s9s9m9gaafzgvdlsnfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdioet2ktlangh4futulk3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iedereendoetmee.org/" TargetMode="External"/><Relationship Id="rIdqve2webp9agatpslomxtu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rIdtup2iyozbll6azkozniyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdgnwjvswgcrmkeouqx7h6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdytoqoefhfhevct1cystxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdteznnmik8tcozdptbwqwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ib@omo.nl" TargetMode="External"/><Relationship Id="rIdtxvdvas3ch7g9ktgvnszu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId2s9u-l2zggb27oyx38vfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdsciwpinc7wtp4mtwisigd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdrossgvpyyjraz3borgqzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.hoff@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId_dcrytfdv8ia2nqsbkdwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.goossens@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdr53-nw5bwl-quonnhc5wm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl" TargetMode="External"/><Relationship Id="rId6npbpv2gknqtmsez8za3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdjbokne9sigbr8qy3yohdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rIdvtsdlj0n96d5qetgnc6zw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-06-social-mediaprotocol/" TargetMode="External"/><Relationship Id="rIdrkfk4fsmfubmqsrsfj2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rIds7ij6lkdq8z1ysalq-9mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rIdpb8usnhsy3-nzx2v-90lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rId0jblwhvgtbqptjq2idplz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/themas/recht-veiligheid-en-defensie/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIdfjpgqyurj46dan3lron8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.veiligthuismiddenbrabant.nl" TargetMode="External"/><Relationship Id="rIdxokhgxpfvyjpursmheq5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ikvermoedhuiselijkgeweld.nl" TargetMode="External"/><Relationship Id="rIdh4yxzu3fxs_syzyvmpapd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdtyl76ida1niy_n7wud4ra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.vanerp@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdto4kdvjr8nknwhvcs8fnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Anti-pestprotocol-Innova-2025-2026.pdf" TargetMode="External"/><Relationship Id="rIdg_4qpuu96v10bmoqdty-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Schoolveiligheidsplan-Innova-2025-2026-voor-publicatie.pdf" TargetMode="External"/><Relationship Id="rIdoaewmyudxmmsuow_ewkfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/08/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rIdc5-xlia-stzqkrlg2_kj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100aa" TargetMode="External"/><Relationship Id="rIdhsnap-bbtg5tnp1g8glzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdwlpispl3thzxhddh3tiwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/0n1fajou/reglement-voor-de-raden-van-advies.pdf" TargetMode="External"/><Relationship Id="rIdit8qqqkyfhr1v40zwzvbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rIdkm1c8zdmxpaamxc4a5msr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Leerlingstatuut-Innova.pdf" TargetMode="External"/><Relationship Id="rIdywxwnscvwdbukpnyx0gi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/01/Reglement-bezwaar-en-beroep-in-leerlingenzaken-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdc9ge_4qnc3y2qz7mk3pkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/" TargetMode="External"/><Relationship Id="rIdo1oe2ryt9_p4sljllte7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdh9tbbs50jwzloqq-0hjo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/08/Medezeggenschapsreglement-Ons-Middelbaar-Onderwijs-DEF-002.pdf" TargetMode="External"/><Relationship Id="rIdheemn_cdoq5tuda-utph1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdycchrmcukowueqa3fkn73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rId_as0ep_7e5urhtlwsarq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdeif4g1jd84_z1ji_cmwwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/jm2lgbev/integriteitscode-vereniging-omo-2025-07-25.pdf" TargetMode="External"/><Relationship Id="rIdfki_qv9denlzskgt2uhx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/contact/klachtenregelingen/" TargetMode="External"/><Relationship Id="rIdhkwkf9jncufhi7m1pfngd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdmjf2tadj6pzq5dd_prft1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIduz2r0uxngeugz8m66-enx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdgpzyjrhgz0m0ba9r2fjba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdwyqarjvecrg8efoxhnkbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdx3n6iv4ujy2_7uk0aaab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdr11ugw_vpgjqq9-a63l2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdmdubyuqtd4ymakecneccu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatieproducten.duo.rijkscloud.nl/public/dashboardvsvopen/" TargetMode="External"/><Relationship Id="rIdzuhgczgfhzlwptcb3_qhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/07/Schoolplan-Parmant-Innova-2024-2028.pdf" TargetMode="External"/><Relationship Id="rIdgpq47rwdjxte6ge8q4qcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdph3lq2idofiswqhw4ig8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rIdizsxyvia0zhsqbjgxtgdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId9pmpyu5otmccmetb8nrg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parmantscholen.nl" TargetMode="External"/><Relationship Id="rId2xi7n4edh0jgnbaxbai4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fwp-content%2Fuploads%2Fsites%2F9%2F2025%2F04%2FPMT-Koersplan-2024-2028_def-240119.pdf&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673364360%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HAP46NHzGN66HHC5GCJKuV3qj9muV8ra44iW%2BKkfXpw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdmzaopimsppjfxbbowkoax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/?_gl=1*3fyo3t*_up*MQ..&amp;gclid=EAIaIQobChMI5bHI5JvIlAMVzIGDBx2k5iu0EAAYASAAEgLIDfD_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rId8kmcqrnddfqzp0yzifp6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fjaarverslag%2F&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673389884%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=fooafXzO%2BKKqhvDlFfcWhsSXBC1C1FXFlSU3O5%2Bcmoo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdc0-mzvsy8-wc-kduos-wa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rId61j6db2mbmrc9ju60ntq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omo@omo.nl" TargetMode="External"/><Relationship Id="rIdlpidrxm1x_jnvodvpv-oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/" TargetMode="External"/><Relationship Id="rIdxgfazwnvpo564mvpvxvb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/" TargetMode="External"/><Relationship Id="rId_mzipcovw0uzbfkhddh9_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdyp_dvwzhzj81bkvticoxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdd-pw5ib3lyhi9tc-dxzfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rIdlsfwidttrq8-b2rd91243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/?_gl=1*vc00qd*_up*MQ..*_ga*MTQxNjc0Nzc2My4xNzc5MjkzMzEz*_ga_LVJX0LYH26*czE3NzkyOTMzMTIkbzEkZzEkdDE3NzkyOTM5ODYkajYwJGwwJGgxMzAyODcwODI3" TargetMode="External"/><Relationship Id="rIdmmldl4wyaawxidxqtc1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdqcoroqz0t8gdqt-ogirys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.vandenheuvel@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdg2gu3ojxxzcexsc4dotz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r.hol@parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIdfdq8x_xrxg_vswftzbsej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.hofman@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdcpmjtq9fzurzjv6nhmnov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ligtenberg@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIda2vgtmdlnqkqcxumn8opc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:www.parmantscholen.nl" TargetMode="External"/><Relationship Id="rId00h46qxwfz6y88dvv245v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e5713648e956e85adf406c376569808cba2f2a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44659647a2fe748730edf5d7e2c777e91c915870.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwwav11fg_blfthqir8jgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/bouwen-wonen-interieur/" TargetMode="External"/><Relationship Id="rIdajjmazypbaxrtwxp_coei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/mobiliteit-transport/" TargetMode="External"/><Relationship Id="rIdnwf-kvhb46h7t-puaw2vm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/produceren-installeren-energie/" TargetMode="External"/><Relationship Id="rId-ddxsuo2e_byey5g2ubft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evot.nl" TargetMode="External"/><Relationship Id="rIdtst7kauw0eddgfrz8hsyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ligtenberg@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId_cbjoe-gp_wiiy0aefroo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdcp1ijjrmjfhrdiplkzrr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Lessentabel-onderbouw-Innova.pdf" TargetMode="External"/><Relationship Id="rIda3fcyjaitc8nyyks5hjyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/VCE-lestabel-bovenbouw.pdf" TargetMode="External"/><Relationship Id="rIdglgt4yzsvaqypbtoilbeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdwlqiuvkws1rv4h33kkzyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.koolen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdy-q12egmgh59e7nee36ou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/pta-en-examens/" TargetMode="External"/><Relationship Id="rIdof1u4vi_fsbe62jszunid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accounts.magister.net/account/login?sessionId=76b2da35dede4e2cab69e4bf89823d38&amp;returnUrl=%2Fconnect%2Fauthorize%2Fcallback%3Fclient_id%3DM6-parmantscholen.magister.net%26redirect" TargetMode="External"/><Relationship Id="rIdw7ypn_nm5ie5rxuz2i2ww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId1tbwzdwlqo26bv4qnqe44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/loopbaanorientatie/" TargetMode="External"/><Relationship Id="rIdacauggahgdxgaq25dldv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.mulder@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdhjn1a10un1eyo9ofxjrvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.vanloon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdt65b_dwxa-ovwybebwgal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.vanloon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdshptorcyhomv04epochpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/events/maand/" TargetMode="External"/><Relationship Id="rIdokz13c3hwez_r0rved5es" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.vandam@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId8zs4xc69sotloknnm769a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.plessers@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdbpq3n0afmpvir1yt6c-ns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdxbk3btt-co2vevhhwdhkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/overzicht-vrijwillige-ouderbijdragen-2023-2024/" TargetMode="External"/><Relationship Id="rIdj8tmviwbfpp7ljpc21vk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rId3evj0cjwmi1asjlpxsse1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rIdhxpadpynijnr1y-sttvbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId13c_69qonvsmhlxlezfpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iedereendoetmee.org/" TargetMode="External"/><Relationship Id="rIds7s9wxr_ksgfx4golayfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rIdtwqtyciyzc0zzxpip9rqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdq20ml6sfqljbb8jkx0wmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdrgyvjq_jpporrtv-sg3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdv50e4sci1skwvqhylcfco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ib@omo.nl" TargetMode="External"/><Relationship Id="rIdibbjvntjiyyql72axeix9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdpllpj2tbvpvqxapgmyca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rId3dc9wc05q22jbm_1o__nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdiv5bfh4e1hsqf3sopnnqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.hoff@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdkefr8czw-i2go4vizpls3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.goossens@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdvlndestixfxco3ygccpb_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl" TargetMode="External"/><Relationship Id="rIdzrlwxpxafoiqal5lzbcde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdw5p6o-53tuqcbhszr_nd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rId313gqoqlu4hgbvdoiqj8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-06-social-mediaprotocol/" TargetMode="External"/><Relationship Id="rIdcx2jwmiy1m2ouph6w6eyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rIditlkh0if-0uv92hzi_83u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rIdzhyelyscxqsceovrluald" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rIdciyqfiofzy4oivp-syjo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/themas/recht-veiligheid-en-defensie/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIduqzbq1rbacdwzdxt0r5iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.veiligthuismiddenbrabant.nl" TargetMode="External"/><Relationship Id="rIdxm1x-sn5rs-nenc45allj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ikvermoedhuiselijkgeweld.nl" TargetMode="External"/><Relationship Id="rIdwsw2iprlaqyrlvypc0lgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdcwrsocr15plvmccs2oubp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.vanerp@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIduylfhkgktxuexvolply5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Anti-pestprotocol-Innova-2025-2026.pdf" TargetMode="External"/><Relationship Id="rIdx8xzsxzy0n6uk5c93odqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Schoolveiligheidsplan-Innova-2025-2026-voor-publicatie.pdf" TargetMode="External"/><Relationship Id="rIdr0af3wqnlypf5lw5ez_jl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/08/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rId3vjk0d7yf5isqp5wxazm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100aa" TargetMode="External"/><Relationship Id="rIdoybeozqdrcdvmyy01mjyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdmwdnsvv00fb--s-htitbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/0n1fajou/reglement-voor-de-raden-van-advies.pdf" TargetMode="External"/><Relationship Id="rId_uf2sfstciubciivjv9sm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rIds1jzi4_pgc5h8exu_j4rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Leerlingstatuut-Innova.pdf" TargetMode="External"/><Relationship Id="rIdf1yheu2fahexjklf48xpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/01/Reglement-bezwaar-en-beroep-in-leerlingenzaken-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdyriqo8nr12ul7lt4ouahr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/" TargetMode="External"/><Relationship Id="rId6u3px2gceac45c4hsltgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rId-u6gx2hnwo1oeuos4dt8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/08/Medezeggenschapsreglement-Ons-Middelbaar-Onderwijs-DEF-002.pdf" TargetMode="External"/><Relationship Id="rIdbks3ay2hle2ryrqgzflrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdfjmke8z8fo99f0f1klz4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rId7mxpixjfi2ilqo-2bhahe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdbqaxj-dyhcexefbnzjnbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/jm2lgbev/integriteitscode-vereniging-omo-2025-07-25.pdf" TargetMode="External"/><Relationship Id="rIdpwhtgfvzcstwhkpwpx_kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/contact/klachtenregelingen/" TargetMode="External"/><Relationship Id="rId8i5rxg2vfxfnoffrpib_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdw1gjqb8wovklps8exets4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIds3guofhg4mkhkjufhgeid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdnss1tigiv8s7r9dsxqhij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdol0kmdaq-xgehr_hyqroz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdpdtl34aag1zezedtcubdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdbdealfzq1lsod-tjeh5go" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdmsv-d4kgt6lsynxjc0uk-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatieproducten.duo.rijkscloud.nl/public/dashboardvsvopen/" TargetMode="External"/><Relationship Id="rId7mpkawljaapb2unrqax4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/07/Schoolplan-Parmant-Innova-2024-2028.pdf" TargetMode="External"/><Relationship Id="rIdvuslhugrvkk49nf6xe6ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdnntctuokyalkzr8f9atwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rIddhvodblitd0tkekes4gt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdlea_-krbi-u-beya78hg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdxjn1fnxruv_3rbj9jtsrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fwp-content%2Fuploads%2Fsites%2F9%2F2025%2F04%2FPMT-Koersplan-2024-2028_def-240119.pdf&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673364360%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HAP46NHzGN66HHC5GCJKuV3qj9muV8ra44iW%2BKkfXpw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdyzjm25cnzzbtq9pect4zp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/?_gl=1*3fyo3t*_up*MQ..&amp;gclid=EAIaIQobChMI5bHI5JvIlAMVzIGDBx2k5iu0EAAYASAAEgLIDfD_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rIdpthg-qlxky5iewrumyf2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fjaarverslag%2F&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673389884%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=fooafXzO%2BKKqhvDlFfcWhsSXBC1C1FXFlSU3O5%2Bcmoo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdsi7jvtmvrhq6a2qlpu96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rIdjjc-02k1e7z4b8kxtyh4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omo@omo.nl" TargetMode="External"/><Relationship Id="rId6m6d-qkvv3-h2cm2q0ure" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/" TargetMode="External"/><Relationship Id="rIdy0likj8ajfh9hsqeqiqry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/" TargetMode="External"/><Relationship Id="rIdwakatjqco3qdj4ggderzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdfcowaosd99lgmsiqhavva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rId7mzkev9fqttmxk-iod-kn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rIdnlwokfqh87whyfocdpsyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/?_gl=1*vc00qd*_up*MQ..*_ga*MTQxNjc0Nzc2My4xNzc5MjkzMzEz*_ga_LVJX0LYH26*czE3NzkyOTMzMTIkbzEkZzEkdDE3NzkyOTM5ODYkajYwJGwwJGgxMzAyODcwODI3" TargetMode="External"/><Relationship Id="rId4hcojfjelx5ebpalrywnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdpkbrvsllqnu1ewpf6qs7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.vandenheuvel@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdbjawcy77xutpajkcbjhvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r.hol@parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIdkydiksjtrkpd54oygyqco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.hofman@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId76gz1gbc6cfvt7qicd9tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ligtenberg@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdzbznfwfhub6mriybdcyzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:www.parmantscholen.nl" TargetMode="External"/><Relationship Id="rId9efiwsdgi0rfnx7uqwlgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e5713648e956e85adf406c376569808cba2f2a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44659647a2fe748730edf5d7e2c777e91c915870.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Schoolgids Parmant Innova</dc:title>
   <dc:creator>Parmant Schoolgids Generator</dc:creator>
-  <dc:description>Schoolgids Parmant Innova (8 augustus 2026)</dc:description>
+  <dc:description>Schoolgids Parmant Innova (7 oktober 2026)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>