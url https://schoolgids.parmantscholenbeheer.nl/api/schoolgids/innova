--- v0 (2026-06-09)
+++ v1 (2026-08-08)
@@ -55,51 +55,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="009FE3"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Parmant Innova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versie: 9 juni 2026</w:t>
+        <w:t xml:space="preserve">Versie: 8 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Inhoudsopgave</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Inhoudsopgave"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
@@ -168,51 +168,51 @@
       <w:r>
         <w:t xml:space="preserve">We bieden onderwijs in een veilige en gestructureerde omgeving, waar praktisch vakgericht leren en persoonlijke ontwikkeling centraal staan, met als doel onze leerlingen voor te bereiden op een plek in onze maatschappij als goed mens. De schooltijd is een belangrijke periode in het leven van een kind. Het is een fase waarin zeontdekken wat voor hen belangrijk is. Ze komen in aanraking met verschillende overtuigingen, verwerven kennis en vaardigheden, en leren hun mening te uiten en keuzes te maken in interactie met anderen. Hier leren ze hun leven te leven en daarbij is het maken van fouten een belangrijk onderdeel van het leerproces. Door in gesprek te gaan en te reflecteren op gemaakte keuzes, komen leerlingen steeds verder in hun persoonlijke ontwikkeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ons onderwijs richt zich op zowel de kennisaspecten (kwalificatie) als de ontwikkeling van sociale vaardigheden en inzicht in sociale verhoudingen (socialisatie). We erkennen dat kinderen fouten mogen maken en stimuleren hen om te reflecteren op hun keuzes, waardoor ze zichzelf en hun waarden steeds beter leren kennen (subjectificatie). Dit gunnen we onze leerlingen van harte. We begeleiden hen graag om hun plek te vinden in de soms complexe wereld waarin we leven en om een goed mens te worden. Een mens die handelt en leeft volgens een moreel kompas, waarbij zorg voor eigen belang en geluk samengaat met zorg voor anderen en de omgeving. Onderwijs draagt bij aan de ontwikkeling van dat interne kompas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De kernwaarden kansrijk, diversiteit, bijdragend</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Onze missie en visie geven de betekenis van de school voor de omgeving weer en leiden tot onze kernwaarden. Kansrijk, diversiteit en bijdragen(d). Deze kenwaarden gaan uit van waardering voor de ander.</w:t>
+        <w:t xml:space="preserve">Onze missie en visie geven de betekenis van de school voor de omgeving weer en leiden tot onze kernwaarden. Kansrijk, diversiteit en bijdragen(d). Deze kernwaarden gaan uit van waardering voor de ander.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kansrijk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We streven naar een positieve cultuur waarin we zaken benaderen vanuit een growth mindset. Om deze cultuur te bevorderen, zijn er belangrijke pijlers die als leidraad dienen voor onze interacties en communicatie. Uitstel van oordeel, luisteren met echte aandacht, vragen stellen, een open houding, vriendelijkheid, ruimte geven, initiatief honoreren, feedback geven en ontvangen, en van perspectief wisselen. Deze elementen bevorderen respect, begrip en samenwerking, en dragen bij aan gezonde relaties en succesvolle interacties in elke context.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diversiteit</w:t>
       </w:r>
@@ -411,101 +411,101 @@
       <w:r>
         <w:t xml:space="preserve">Parmant Innova werkt nauw samen met het bedrijfsleven. Stages en gezamenlijke bezoeken aan bedrijven zijn dan ook een belangrijk onderdeel van ons onderwijs. Leerlingen maken op die manier uitgebreid kennis met de beroepspraktijk. Daarnaast gaan ze op bedrijfsbezoek en komen professionals gastlessen verzorgen op school. Met het bedrijfsleven overleggen we bovendien over de leerstof, zodat deze aansluit bij wat de markt vraagt. Daarmee vergroten we de kansen van onze leerlingen op de arbeidsmarkt. Ook is er een goede samenwerking met diverse beroepsopleidingen. Hierdoor is een soepele overgang van het vmbo naar het mbo gewaarborgd. Voor de leerlingen is het net alsof het één opleiding is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.03 Techniek &amp; Vakmanschap en Mens &amp; Dienstverlening (onderbouw)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen kiezen in het eerste leerjaar direct een vakroute binnen het eigen interessegebied. Een vakroute is een doorlopend traject van 4 jaar vmbo dat wordt afgesloten met een diploma. De eerste twee schooljaren zijn vooral oriënterend en informatief van karakter. Het is dan ook nog mogelijk om te wisselen van vakroute.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Deze vakroutes waar je uit kunt kiezen zijn:</w:t>
+        <w:t xml:space="preserve">De vakroutes waar je uit kunt kiezen zijn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Techniek &amp; Vakmanschap</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mens &amp; Dienstverlening</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de onderbouw start je met 10 uur praktijklessen per week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.04 Bovenbouw: Zorg &amp; Welzijn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Wil jij iets betekenen voor een ander, vind je het leuk om met mensen om te gaan of is uiterlijke verzorging jouw ding? Dan kies je voor het VMBO profiel Zorg en Welzijn. Een beetje geduld, goed kunnen luisteren en veel doorzettingsvermogen in je karakter kunnen ook geen kwaad. Heb je dat nog niet zo erg, dan leren we je dat! Met je diploma VMBO Zorg en Welzijn kun je straks een opleiding gaan volgen in de zorgsector, in het welzijnswerk, in de uiterlijke verzorging, in de horeca en facilitaire dienstverlening, in het toerisme, in de sport of in de beveiliging .</w:t>
+        <w:t xml:space="preserve">Wil jij iets betekenen voor een ander, vind je het leuk om met mensen om te gaan of is uiterlijke verzorging jouw ding? Dan kies je voor het VMBO profiel Zorg en Welzijn. Een beetje geduld, goed kunnen luisteren en veel doorzettingsvermogen in je karakter kunnen ook geen kwaad. Heb je dat nog niet zo veel, dan leren we je dat! Met je diploma VMBO Zorg en Welzijn kun je straks een opleiding gaan volgen in de zorgsector, in het welzijnswerk, in de uiterlijke verzorging, in de horeca en facilitaire dienstverlening, in het toerisme, in de sport of in de beveiliging .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij Zorg &amp; Welzijn krijg je in de onderbouw al praktijklessen bij Mens &amp; Dienstverlening. In de bovenbouw kies je een profiel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In leerjaar 3 en 4 werk je aan 4 profielvakken:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -654,196 +654,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.05 Bovenbouw: Bouwen, Wonen &amp; Interieur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De muren van een gebouw, de vloertegels in de keuken, het houten bankje in de tuin en de hangkast in de slaapkamer. Of het nou gaat om de bouw en onderhoud van een woning, of van een groot kantoor: een bouwvakker en/of timmerman kan voor alles worden ingehuurd. Op de afdeling Bouwen, Wonen &amp; Interieur (BWI) van Parmant Innova leer jij de basistechnieken, die bij elke bouw of meubelmakerij worden toegepast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq26whfzoch8myq-qvveg8">
+      <w:hyperlink w:history="1" r:id="rIdiwimuudzckfqatkzycdnk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.06 Bovenbouw: Mobiliteit &amp; Transport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als je in leerjaar 3 kiest voor de vakroute ‘Mobiliteit &amp; Transport’ word je opgeleid voor de automotive industrie of de transportwereld. De nadruk op Parmant Innova ligt op automotive. Deze wereld is heel breed van garagebedrijf en dealer tot producent in deze branche. Denk bij dit laatste aan bijvoorbeeld DAF en VDL. Het onderdeel Transport maakt wel een essentieel onderdeel uit van de totale opleiding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdax7nngti0-e4ih3rz03rf">
+      <w:hyperlink w:history="1" r:id="rIdtse0syov892njidwjzng2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.07 Bovenbouw: Produceren, Installeren &amp; Energie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het profiel Produceren, Installeren en Energie (PIE) gaat over het werken binnen de techniek. Je vindt het leuk om producten te maken, zoals een tablethouder. Ook het aanleggen van de installatie voor bijvoorbeeld een badkamer trekt je aan. Hoe een slagboom van een parkeergarage aangestuurd wordt, dat is iets wat jij interessant vindt. Ook leer je duurzame technieken, zoals het gebruik van zonnepanelen en warmteterugwinning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixh2qu1bby-fkswitkeny">
+      <w:hyperlink w:history="1" r:id="rIdxcdlohvipduhs7jqq2e-u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.08 Leerlingen met topsport (EVOT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als Parmant school bieden wij al meer dan dertig jaar de combinatie studie en topsport aan. Parmant Scholen maakt namelijk deel uit van het Expertisecentrum Voortgezet Onderwijs en Topsport (EVOT) en is daarmee een officiële Topsport Talentschool.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een Topsport Talentschool (TTS) is bedoeld voor leerlingen die in een bepaalde sport het talent en de ambitie hebben om door te groeien naar internationaal niveau. Toelating tot het project is alleen mogelijk als de leerling een NOC*NSF-talentenstatus heeft (Belofte, Nationaal talent, Internationaal talent) of een KNVB beloftestatus. Deze talentenstatus wordt bepaald door de desbetreffende sportbond in overleg met NOC*NSF. Meer informatie vindt u op de website van EVOT (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidalxxjk8au2vs67sj4ch">
+      <w:hyperlink w:history="1" r:id="rIdzl47w6lvs-rsbsnc3u1yr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.evot.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer een leerling geen officiële talentenstatus heeft, maar wel in het bezit is van een Regio Status, komt de leerling in aanmerking voor topsport vriendelijke faciliteiten. Deze faciliteiten zijn echter beperkter dan de faciliteiten voor leerlingen met een officiële talentenstatus. De Regio Status, waar vaste toelatingscriteria voor zijn, wordt toegekend door de school na overleg met de sportbond. Neem voor meer informatie contact op met mw. J. Ligtenberg, teamleider Z&amp;W en E&amp;O (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaaaasueldufm4egefbgdd">
+      <w:hyperlink w:history="1" r:id="rIdlci7cwnh0fjq6guvj6bxi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">j.ligtenberg@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) of mw. P. Senssen, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfsde4qe4xbrxezev3leef">
+      <w:hyperlink w:history="1" r:id="rIdptxp9mvxah7mbmkruwpg8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p.senssen@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, teamleider Topsport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen met een Topsport Talentschool (EVOT)- of CTO-status worden binnen Innova in de onderbouw geplaatst binnen Mens &amp; Dienstverlening in aparte topsportklassen. Vanaf leerjaar 3 worden zij opgeleid binnen de opleiding Economie &amp; ondernemen. Hiertoe is besloten omdat de praktijklessen hiervan beter in te passen zijn in training- en stage schema’s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -910,143 +910,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daarnaast besteden we uren aan mentorbegeleiding en aanvullende onderwijsactiviteiten zoals excursies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.11 Lestabellen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7swo5ttzx6_rqv6ldqezq">
+      <w:hyperlink w:history="1" r:id="rIdisnhqfcymzuaj11ujrzqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de lestabel van de onderbouw.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klik</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdal16fzqjrlndy-clsfm4u">
+      <w:hyperlink w:history="1" r:id="rId_hltuckrg6mfsbr99mgp4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">voor de lestabel van de bovenbouw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.12 Samenwerking met het bedrijfsleven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bedrijven en organisaties op het gebied van zorg/dienstverlening en techniek spelen een belangrijke rol bij de opleiding van Parmant Innova. Samen met deze partijen werken we aan een nieuwe generatie vakmensen: de werknemers van de toekomst. Deze samenwerking gaat verder dan het bieden van stageplaatsen. De actieve inbreng in de organisatie en de inhoud van het onderwijs is een van de succesfactoren van Parmant Innova. De leerlingen leren in een praktijkomgeving een echt vak, organisaties profiteren van die beter opgeleide vakmensen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wilt u meer weten over de verschillende mogelijkheden van samenwerking met Parmant Innova? Dan komen we graag met u in contact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">U kunt hiervoor een mail sturen naar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6resakilsf9ecpjqs8p-u">
+      <w:hyperlink w:history="1" r:id="rIdhwrkkyarvyvvjuvbnbp6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">info-innova@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beroepenmarkt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Elk jaar organiseren we een beroepenmarkt. Tijdens deze markt zijn er verschillende bedrijven, opleiders en mensen van het MBO uitgenodigd. Leerlingen en ouders van onze school zijn dan in de gelegenheid om zich te oriënteren op verschillende werkvelden en kunnen daardoor mogelijk betere keuzes maken bij het kiezen van een profiel. Voor tweede- en derdejaarsleerlingen is het bezoeken van deze beroepenmarkt een verplichte LOB activiteit (loopbaanoriëntatie- en begeleiding).</w:t>
+        <w:t xml:space="preserve">Elk jaar organiseren we een beroepenmarkt. Tijdens deze markt worden er verschillende bedrijven, opleiders en mensen van het MBO uitgenodigd. Leerlingen en ouders van onze school zijn dan in de gelegenheid om zich te oriënteren op verschillende werkvelden en kunnen daardoor mogelijk betere keuzes maken bij het kiezen van een profiel. Voor tweede- en derdejaarsleerlingen is het bezoeken van deze beroepenmarkt een verplichte LOB activiteit (loopbaanoriëntatie- en begeleiding).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Innova on tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het vmbo onderwijs in Nederland krijgt een enorme financiële impuls. Dit maakt het mogelijk om als school nieuwe activiteiten te ontplooien. Door de aanschaf van de 9 persoons bus kunnen wij leerlingen letterlijk “naar de praktijk brengen” door met hen bedrijven en opleiders te gaan bezoeken. Bedrijven die interesse hebben in Parmant Innova on tour kunnen een afspraak maken via de school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1139,261 +1139,274 @@
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4762500" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Geüpdatet op 30 september 2025</w:t>
+        <w:t xml:space="preserve">Geüpdatet op 7 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.02 Basisondersteuning dagelijkse gang</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bij Parmant Innova hebben we een duidelijke ondersteuningsstructuur, waarbij het merendeel van de leerlingen binnen de basisondersteuning – ook wel ‘de Dagelijkse Gang’ genoemd – tot ontwikkeling komt. Binnen de basisondersteuning van Parmant Innova valt al het aanbod wat wij cyclisch aanbieden aan alle leerlingen. De basisondersteuning rust op een stevig fundament van goed mentoraat, sterk pedagogigisch-didactisch handelen, cyclische leerling in beeld besprekingen en betrokken docentschap. De ouders, de leerling en de school staan daarbij continue met elkaar in verbinding. Binnen de basisondersteuning worden niet alleen leerlingen goed begeleidt, maar hebben wij ook mentor- en docentcoaches. Bij specifieke vragen kan er tevens ondersteund worden door de pedagogisch medewerkers, intern begeleiders, de orthopedagoog of de ondersteuningscoördinator. Allen handelen wij vanuit dezelfde kernwaarden: kansrijk, divers en bijdragend onderwijs.</w:t>
+        <w:t xml:space="preserve">Bij Parmant Innova hebben we een duidelijke ondersteuningsstructuur, waarbij het merendeel van de leerlingen binnen de basisondersteuning – ook wel ‘de Dagelijkse Gang’ genoemd – tot ontwikkeling komt. Binnen de basisondersteuning van Parmant Innova valt al het aanbod wat wij cyclisch aanbieden aan alle leerlingen. De basisondersteuning rust op een stevig fundament van goed mentoraat, sterk pedagogigisch-didactisch handelen, cyclische leerling in beeld besprekingen en betrokken docentschap. De ouders, de leerling en de school staan daarbij continue met elkaar in verbinding. Binnen de basisondersteuning worden niet alleen leerlingen goed begeleid, maar hebben wij ook mentor- en docentcoaches. Bij specifieke vragen kan er tevens ondersteund worden door de pedagogisch medewerkers, zorgconsulenten, de psycholoog of de ondersteuningscoördinator. Allen handelen vanuit dezelfde kernwaarden: kansrijk, divers en bijdragend onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2.1. De mentor als spil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Binnen het begeleidingssysteem van de school is de mentor het eerste aanspreekpunt voor de leerling, de ouder(s) en de docenten. De mentor is de spil. Indien een leerling of diens ouders extra ondersteuning nodig heeft, melden die zich in eerste instantie altijd bij de mentor. Tevens is de mentor ook degene die de mentorlessen aan de gehele klas verzorgd. Tijdens de mentorlessen wordt aandacht besteedt aan studievaardigheden, waaronder ‘leren leren’, maar is er ook aandacht voor positieve groepsvorming en persoonlijkheidsontwikkeling. De mentor maakt gebruik van verschillende programma’s en methodieken hiervoor, waaronder GRIPP in het onderwijs, Tumult en de Gouden Weken. De mentor ontvangt ondersteuning van de mentorcoach in zijn/haar werkzaamheden. Mocht echter blijken dat dit aanbod onvoldoende is, dan kent de mentor ook de route naar verdere ondersteuning. Deze kan gevonden worden in het ondersteuningsteam.</w:t>
+        <w:t xml:space="preserve">Binnen het begeleidingssysteem van de school is de mentor het eerste aanspreekpunt voor de leerling, de ouder(s) en de docenten. De mentor is de spil. Indien een leerling of diens ouders extra ondersteuning nodig heeft, melden die zich in eerste instantie altijd bij de mentor. De mentor is tevens ook degene die de mentorlessen aan de gehele klas verzorgt. Tijdens de mentorlessen wordt aandacht besteedt aan studievaardigheden, waaronder ‘leren leren’, maar is er ook aandacht voor positieve groepsvorming en persoonlijkheidsontwikkeling. De mentor maakt hiervoor gebruik van verschillende programma’s en methodieken, waaronder GRIPP in het onderwijs, Tumult en de Gouden Weken. De mentor ontvangt ondersteuning van de mentorcoach in zijn/haar werkzaamheden. Mocht echter blijken dat dit aanbod onvoldoende is, dan kent de mentor ook de route naar verdere ondersteuning. Deze kan gevonden worden in het ondersteuningsteam.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het ondersteuningsteam bestaat uit:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Mw. L. Couwenberg: Ondersteuningscoördinator</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Mw. S. Wijers: Orthopedagoog</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Binnen de ondersteuningsstructuur van Parmant Innova werkt het ondersteuningsteam nauw samen met mentoren, mentorcoaches, vakdocenten, pedagogisch medewerkers, ondersteunend personeel en teamleiders. Maar ook uiteraard met ouders/verzorgers en de leerling zelf.</w:t>
+        <w:t xml:space="preserve"> Mw. E. Koolen: Psychologe</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Mw. L. Hoff: Zorgconsulent</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Mw. C. Groenendijk: Zorgconsulent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Binnen de ondersteuningsstructuur van Parmant Innova werkt het ondersteuningsteam nauw samen met mentoren, mentorcoaches, vakdocenten, pedagogisch medewerkers, ondersteunend personeel en teamleiders, maar uiteraard ook met ouders/verzorgers en de leerling zelf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2.2. Zicht op de leerling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In de basisondersteuning is er goed zicht op de leerlingen. Elke periode zijn er leerling-in-beeld besprekingen, waarbij de individuele leerlingen en de klas als geheel besproken wordt. Er zijn twee mentorlessen per week. Naast didactische ontwikkeling volgen wij ook het sociaal-emotionele ontwikkelproces van leerlingen.</w:t>
+        <w:t xml:space="preserve">In de basisondersteuning is er goed zicht op de leerlingen. Elke periode zijn er leerling-in-beeld besprekingen, waarbij de individuele leerlingen en de klas als geheel besproken worden. Er zijn twee mentorlessen per week. Naast didactische ontwikkeling wordt ook het sociaal-emotionele ontwikkelproces gevolgd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2.3. Cyclisch handelen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op Parmant Innova zijn we continue gericht op verbetering. Er wordt daarbij gewerkt volgens de PDCA-cyclus (Plan – Do – Check – Act). Onze school werkt met een schoolplan waarin vier jaar vooruit wordt gekeken. Tevens wordt er ook gewerkt met jaarplannen. De doelen die geformuleerd zijn in de plannen worden jaarlijks geëvalueerd en ook bijgesteld.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ook op leerling- en klassenniveau wordt er cyclisch gehandeld door middel van onder andere Leerling In Beeld Besprekingen. De input voor deze bespreking wordt gehaald bij de vakdocenten, voorbereid door de mentor en voorbesproken met de mentorcoach. Zo heeft iedereen een rol in de voortgang van en het zicht op de leerling. Alle relevante informatie wordt daarbij bijgehouden in het leerlingvolgsysteem. Actief worden gedocumenteerd en gemonitord. De mentorcoach draagt hier zorg voor, in afstemming met het ondersteuningsteam en de teamleiders.</w:t>
+        <w:t xml:space="preserve">Ook op leerling- en klassenniveau wordt er cyclisch gehandeld door middel van onder andere leerling-in-beeld besprekingen. De input voor deze bespreking wordt gehaald bij de vakdocenten, voorbereid door de mentor en voorbesproken met de mentorcoach. Zo heeft iedereen een rol in de voortgang van en het zicht op de leerling. Alle relevante informatie wordt bijgehouden in het leerlingvolgsysteem. Hier wordt alles actief gedocumenteerd en gemonitord. De mentorcoach draagt hier zorg voor, in afstemming met het ondersteuningsteam en de teamleiders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2.4. Differentiëren in de klas en het onderwijsconcept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Binnen onze school zien we veel variëteit. We bieden inclusief onderwijs, waarbij er rekening gehouden wordt met onder andere cultuur, afkomst, niveau, ondersteuningsbehoeften en eventuele diagnoses. Dit betekend dat er binnen de groepen gedifferentieerd wordt, waarbij de vakdocent rekening houdt met de individuele kenmerken van de leerling in zijn of haar groep. Ook op interesse wordt gedifferentieerd, want bij onze school kiezen leerlingen al in de onderbouw voor een richting die bij hen past. Daarbij zijn wij ons ervan bewust dat veel leerlingen met een basis/kader-niveau betere ervaringen hebben met leren door te ‘doen’ dan door te leren uit de boeken. Ons onderwijsconcept als Vakcollege sluit aan bij deze leerstijl. Leerlingen hebben bij ons in de onderbouw tien lesuren praktijkles (mens en dienstverlening of techniek en vakmanschap) en in de bovenbouw veertien lesuren praktijkles (Produceren Instaleren en Energie, Bouw Wonen en Interieur, Mobiliteit en Transport of Zorg en Welzijn).</w:t>
+        <w:t xml:space="preserve">Binnen onze school zien we veel variëteit. We bieden inclusief onderwijs, waarbij rekening wordt gehouden met onder andere cultuur, afkomst, niveau, ondersteuningsbehoeften en eventuele diagnoses. Dit betekent dat er binnen de groepen gedifferentieerd wordt, waarbij de vakdocent rekening houdt met de individuele kenmerken van de leerling in zijn of haar groep. Ook op interesse wordt gedifferentieerd, want bij onze school kiezen leerlingen al in de onderbouw voor een richting die bij hen past. Daarbij zijn wij ons ervan bewust dat veel leerlingen met een basis/kader-niveau betere ervaringen hebben met leren door te ‘doen’ dan door te leren uit de boeken. Leerlingen hebben bij ons in de onderbouw tien lesuren praktijkles (Mens en Dienstverlening of Techniek en Vakmanschap) en in de bovenbouw veertien lesuren praktijkles (Produceren Instaleren en Energie, Bouw Wonen en Interieur, Mobiliteit en Transport of Zorg en Welzijn).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2.5. GRIPP-school en anti-pestbeleid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sinds schooljaar 2025-2026 is Parmant Innova een GRIPP school. Gripp staat voor Groepsvorming Identiteit en PestPreventie. Een belangrijk onderdeel van de methode is het samen met de leerlingen werken aan het zijn van een veilige school, waar positieve groepsvorming en verrijkende interacties centraal staan. Maar ook waar je mag leren over wie je bent en wat voor jou als persoon belangrijk is. Dit begint direct bij aanvang van het schooljaar al met de Gouden Weken, waarbij er ook omgekeerde oudergesprekken worden geboden. Daarbij vertelt u als ouder, samen met uw kind, wat nodig is om het op school fijn te hebben – en het zorgt voor een eerste positieve kennismaking met de mentor. Mocht er onverhoopt toch sprake zijn van een groepsdynamica die aandacht behoeft, dan heeft de school vanuit de GRIPP-methode handvaten en interventies om actief bij te dragen aan een positievere groepsdynamiek.</w:t>
+        <w:t xml:space="preserve">Sinds schooljaar 2025-2026 is Parmant Innova een GRIPP school. Gripp staat voor Groepsvorming Identiteit en PestPreventie. Een belangrijk onderdeel van de methode is het samen met de leerlingen werken aan het zijn van een veilige school, waar positieve groepsvorming en verrijkende interacties centraal staan. Maar ook waar je mag leren over wie je bent en wat voor jou als persoon belangrijk is. Dit begint direct bij aanvang van het schooljaar al met de Gouden Weken en tijdens omgekeerde oudergesprekken. Hier vertellen ouder en kind samen wat nodig is om het op school fijn te hebben. Dit zorgt voor een eerste positieve kennismaking met de mentor. Mocht er onverhoopt toch sprake zijn van een groepsdynamica die aandacht behoeft, dan heeft de school vanuit de GRIPP-methode handvatten en interventies om actief bij te dragen aan een positievere groepsdynamiek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.03 Extra ondersteuning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het merendeel van onze leerlingen doorloopt de middelbare school op prettige wijze, binnen de sterke basisondersteuning die geboden wordt. Er zijn echter groepen leerlingen die iets extra’s nodig hebben in de ondersteuning om goed in ontwikkeling te komen en te blijven. Deze ondersteuning is aanvullend op de basisondersteuning en kan worden ingezet voor diverse groepen leerlingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3.1. Aanvullende faciliteiten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Wanneer blijkt dat een leerling aanvullende faciliteiten nodig heeft, kan een leerling een faciliteitenpas krijgen waarop staat aangegeven welke extra ondersteuning nodig is. Dit is van toepassing bij leerlingen met dyslexie, dyscalculie, medische problemen, NT2, taalontwikkelingsproblematiek en/of een andere ondersteuningsbehoefte. Onder het verkrijgen van een faciliteitenpas ligt een medische verklaring van een ter zake doende deskundige. De aanvullende faciliteiten kunnen worden ingezet tijdens reguliere lessen alsmede ook tijdens toetsen- en examens.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Mocht u hierover vragen hebben, dan kunt u contact opnemen met onze orthopedagoog, S. Wijers.</w:t>
+        <w:t xml:space="preserve">Wanneer blijkt dat een leerling aanvullende faciliteiten nodig heeft, kan een leerling een faciliteitenpas krijgen waarop staat aangegeven welke extra ondersteuning nodig is. Dit is van toepassing bij leerlingen met dyslexie, dyscalculie, medische problemen, NT2, taalontwikkelingsproblematiek en/of een andere ondersteuningsbehoefte. Onder het verkrijgen van een faciliteitenpas ligt een (medische) verklaring van een ter zake doende deskundige. De aanvullende faciliteiten kunnen worden ingezet tijdens reguliere lessen alsmede ook tijdens toetsen- en examens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mocht u hierover vragen hebben, dan kunt u contact opnemen met onze psychologe, </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdawiy0acmntjlbyvhq9ph5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">E. Koolen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3.2. Begeleiding aan NT 2 leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Leerlingen korter dan 6 jaar in Nederland hebben recht op verschillende faciliteiten en ondersteuning. Binnen Parmant Innova is er een coördinator meertaligheid. Deze richt zich met name op het versterken van het team met betrekking tot meertaligheid. Daarnaast kan de coördinator de leerling ondersteunen bij het plannen en organiseren en overige leerdoelen/ondersteuningsbehoeften. Leerlingen korter dan 6 jaar in Nederland hebben het recht gebruik te mogen maken van onze taal-pas met bijbehorende faciliteiten.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Coördinator meertaligheid: mw. Gina Baten</w:t>
+        <w:t xml:space="preserve">Leerlingen korter dan 6 jaar in Nederland hebben recht op verschillende faciliteiten en ondersteuning. Binnen Parmant Innova is er een coördinator meertaligheid. Deze richt zich met name op het versterken van het team met betrekking tot meertaligheid. Daarnaast kan de coördinator de leerling ondersteunen bij plannen, organiseren en overige leerdoelen/ondersteuningsbehoeften. Leerlingen korter dan 6 jaar in Nederland hebben het recht gebruik te mogen maken van onze taal-pas met bijbehorende faciliteiten.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Coördinator meertaligheid: mw. Gina Baten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3.3. Extra uitleg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sommige leerlingen hebben extra uitleg of verlengde instructie nodig om tot leren te komen bij bepaalde vakken. Binnen de verschillende vakgroepen wordt er extra tijd en aandacht gereserveerd voor deze leerlingen. Hoewel verlengde instructie ook deels binnen de reguliere lessen wordt aangeboden, is er mogelijkheid tot extra begeleiding buiten het reguliere rooster.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3.4. Rots en Water</w:t>
       </w:r>
@@ -1413,261 +1426,279 @@
       <w:r>
         <w:t xml:space="preserve">2.04 Intensieve ondersteuning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het kan voorkomen dat de individuele ondersteuningsbehoeften van een leerling de basisondersteuning overstijgen. Op dat moment hebben wij de mogelijkheid om de juiste ondersteuning aan te bieden aan die individuele leerlingen die dat betreft. De leerling blijft wel onderdeel van de klas en profiteert net als alle andere leerlingen ook van de basisondersteuning. De extra individuele ondersteuning is aanvullend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.4.1. Individuele begeleiding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voor de leerlingen die individuele begeleiding krijgen wordt door de individueel begeleider een ontwikkelingsperspectief plan (OPP) opgesteld. Hierin worden de volgende zaken beschreven:</w:t>
+        <w:t xml:space="preserve">Voor de leerlingen die individuele begeleiding krijgen wordt door de zorgconsulent een ontwikkelingsperspectief plan (OPP) opgesteld. Hierin worden de volgende zaken beschreven:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • De belemmerende en bevorderende factoren;</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • De te bieden ondersteuning en begeleiding en, indien aan de orde, de afwijkingen van het onderwijsprogramma.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • De te verwachten uitstroombestemming van de leerling;</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> • De onderbouwing van de verwachte uitstroombestemming van de leerling;</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> De individueel begeleider heeft wekelijks contact met de leerling en werkt dan aan de doelen die zijn opgesteld in het OPP. De individueel begeleider informeert, adviseert en ondersteunt mentoren en vakdocenten bij de begeleiding van de leerling in de klas.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De leerling en ouders/verzorgers worden meegenomen in het opstellen van het OPP. Ouders/verzorgers hebben instemmingsrecht en de leerling (tot de leeftijd van 16 jaar) heeft hoorrecht, wat wil zeggen dat de leerling mee mag denken over de hulp die aan hem of haar geboden wordt. Indien de leerling 16 jaar of ouder is, heeft de leerling instemmingsrecht.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Twee keer per jaar wordt het OPP geëvalueerd door de zorgconsulent met de leerling, ouders/verzorgers en eventuele betrokken hulpverlening. De zorgconsulent heeft wekelijks contact met de leerling en werkt dan aan de doelen die zijn opgesteld in het OPP. De zorgconsulent informeert, adviseert en ondersteunt mentoren en vakdocenten bij de begeleiding van de leerling in de klas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2.4.2. Interne Ondersteunings-Voorziening (IOV)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Indien het (tijdelijk) niet lukt om tot ontwikkeling en leren te komen binnen de reguliere setting, kan er – in samenspraak met ouders/verzorgers en de leerling – gekozen worden voor een plaatsing in onze eigen Interne Ondersteunings-Voorziening. Deze intensieve ondersteuningsklas bevindt zich binnen het gebouw van de school. In deze klas wordt er gewerkt aan persoonlijke ontwikkelingsdoelen omschreven in een OPP. De doelen dragen in principe ten alle tijden bij aan een goede terugkeer naar de eigen klas, met juiste begeleiding en intensieve ondersteuning. Soms kan echter uit het traject ook blijken dat de eigen klas geen passende plek is of dat de ondersteuningsstructuur van de school niet passend is bij de behoefte van de leerling. De Interne Ondersteunings-Voorziening heeft één vaste docent die hoogstens acht leerlingen gelijktijdig begeleidt. Daardoor is er goed zicht op de mogelijkheden en de onmogelijkheden van de leerling en diens ontwikkeling op zijn of haar doelen. Tijdens het verblijf in de IOV wordt er naast aan persoonlijke doelen tevens nog steeds gewerkt aan onderwijs, om achterstanden te voorkomen, ten behoeve van een goede terug- of doorstroom.</w:t>
+        <w:t xml:space="preserve">2.4.2. Interne Ondersteunings Voorziening (IOV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Indien het (tijdelijk) niet lukt om tot ontwikkeling en leren te komen binnen de reguliere setting, kan er – in samenspraak met ouders/verzorgers en de leerling – gekozen worden voor een plaatsing in onze eigen Interne Ondersteunings Voorziening. Deze intensieve ondersteuningsklas bevindt zich binnen het gebouw van de school. In deze klas wordt er gewerkt aan persoonlijke ontwikkelingsdoelen omschreven in een OPP. De doelen dragen in principe ten alle tijden bij aan een goede terugkeer naar de eigen klas, met juiste begeleiding en intensieve ondersteuning. Soms kan echter uit het traject ook blijken dat de eigen klas geen passende plek is of dat de ondersteuningsstructuur van de school niet passend is bij de behoefte van de leerling. De Interne Ondersteunings Voorziening heeft een vaste docent die hoogstens acht leerlingen gelijktijdig begeleidt. Daardoor is er goed zicht op de mogelijkheden en onmogelijkheden van de leerling en diens ontwikkeling op zijn of haar doelen. Naast het werken aan persoonlijke doelen blijft er tijdens de IOV tevens aandacht voor onderwijs met als doel achterstanden te voorkomen en een goede terug- of doorstroom mogelijk te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.05 Samenwerken met externe partners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Innova hecht waarde aan een goede samenwerking met externe partners, ten behoeve van de ondersteuning van leerlingen bij ons op school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.5.1. Samenwerkingen ten behoeve van alle leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GGD</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Houdt toezicht op gezondheidsproblematieken van jongeren en vervult daarbij een ondersteunende rol. De frequentie is afhankelijk van de uit te voeren taak. Bij de taken van de GGD kan gedacht worden aan de jaarlijkse GGD Check (leerjaar 1 en 4) ten behoeve van zicht op het welzijn van leerlingen. De GGD is ook betrokken bij project STORM. STORM is een effectieve aanpak waarbij scholen, GGD, jeugd- hulpverlening, GGZ en gemeenten samenwerking om signalen van somberheid bij jongeren snel op te pikken en aan te pakken.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> De leerplichtambtenaar controleert of ouders en jongeren de leerplicht naleven. De school staat in nauw contact met de leerplichtambtenaar, waarbij de leerplichtambtenaar ook een rol kan hebben ten behoeve van het voorkomen van schooluitval.</w:t>
+        <w:t xml:space="preserve"> Houdt toezicht op gezondheidsproblematieken van jongeren en vervult daarbij een ondersteunende rol. De frequentie is afhankelijk van de uit te voeren taak. Bij de taken van de GGD kan gedacht worden aan de jaarlijkse GGD Check (leerjaar 1 en 4) ten behoeve van zicht op het welzijn van leerlingen. De GGD is ook betrokken bij project STORM. STORM is een effectieve aanpak waarbij scholen, GGD, jeugd- hulpverlening, GGZ en gemeenten samenwerken op het gebied van mentale gezondheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">STORM stimuleert een goede mentale gezondheid voor alle jongeren op school. Jongeren leren wat mentale gezondheid is, wat zij zelf kunnen doen om lekker in hun vel te zitten en ook wat zij kunnen doen als het even iets minder gaat. Hiermee leren we jongeren dat zij zelf invloed hebben op hoe zij zich voelen. Jongeren die zich minder goed voelen, worden gesignaleerd en worden geholpen op een manier die bij hun past.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Preventief spreekuur leerplicht – samen verzuim komen</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Om leerlingen zo goed mogelijk te ondersteunen en (verder) verzuim te voorkomen, organiseert onze school samen met leerplicht het preventief spreekuur leerplicht. Leerplicht is enkele keren per schooljaar op school aanwezig voor korte gesprekken met leerlingen die beginnend verzuim laten zien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het preventieve spreekuur heeft een positieve en ondersteunende insteek. In het gesprek wordt gekeken wat een leerling nodig heeft om weer goed mee te kunnen doen op school. Onderwerpen die aan bod kunnen komen zijn bijvoorbeeld het dag- en nachtritme, planning en organisatie, telefoongebruik in de avond, bijbaantjes en hoe het gaat op school. Ook wordt uitleg gegeven over de leerplichtwet en de stappen die school inzet om verzuim te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ouders worden altijd vooraf geïnformeerd en geven toestemming voor het gesprek. Zij zijn van harte welkom om, als zij dat willen, bij het gesprek aan te sluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Met dit preventieve spreekuur willen school en leerplicht samen met leerling en ouders vroegtijdig ondersteunen, zodat (verder) verzuim en officiële meldingen zoveel mogelijk kunnen worden voorkomen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dynamo Jeugdwerk</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wij hebben als school een nauwe samenwerking met Dynamo Jeugdwerk. De jongerenwerkers hebben laagdrempelig contact met jongeren die bij ons op school zitten – zowel binnen als buiten de muren van de school. Op deze manier draagt Dynamo Jeugdwerk bij aan verbinding en verhogen zij het zicht op de leerling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.5.2. Samenwerkingen ten behoeve van sommige leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Persoonlijke trajectbegeleider (PTB’er)</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Bij specifieke ondersteuningsvragen kan het samenwerkingsverband gevraagd worden een Persoonlijk Trajectbegeleider te koppelen aan een leerling. De trajectbegeleider adviseert de ondersteuningscoördinator en/of orthopedagoog met betrekking tot trajecten van leerlingen waarbij het perspectief anders mogelijk onder druk komt te staan.</w:t>
+        <w:t xml:space="preserve"> Bij specifieke ondersteuningsvragen kan het samenwerkingsverband gevraagd worden een Persoonlijk Trajectbegeleider te koppelen aan een leerling. De trajectbegeleider adviseert de ondersteuningscoördinator en/of psycholoog met betrekking tot trajecten van leerlingen waarbij het perspectief anders mogelijk onder druk komt te staan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Taalbrug</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sommige leerlingen krijgen extra begeleiding van de Taalbrug. Deze begeleiding kan ook op school plaatsvinden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Samenwerkingsverband Eindhoven Kempenland</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het samenwerkingsverband en de Permante Leerlingen-Commissie (PCL) van het samenwerkingsverband kan gevraagd worden mee te denken over passend onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">HALT</w:t>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Gemeenten</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> De school werkt nauw samen met verschillende gemeenten, met name wanneer er een Generalist betrokken is in het systeem van een leerling.</w:t>
+        <w:t xml:space="preserve"> De school werkt nauw samen met verschillende gemeenten, met name wanneer er een consulent (bijvoorbeeld een generalist vanuit Wij Eindhoven) betrokken is in het systeem van een leerling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Externe hulpverleners</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Indien er externe hulp is ingericht voor een leerling of diens systeem, werken wij hier graag mee samen ten behoeve van de leer- en ontwikkeldoelen van de leerlingen bij ons op school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -1940,77 +1971,77 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Overgangsnorm van leerjaar 3 naar leerjaar 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Indien de studieresultaten daartoe aanleiding geven, behoort doubleren met name in de bovenbouw tot de mogelijkheden. Bij de overgang naar het vierde leerjaar geldt het uitgangspunt dat de leerling voldoende in staat wordt geacht het eindexamenjaar succesvol af te sluiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Externe plaatsing.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> In sommige gevallen kan de school overgaan tot het verplicht extern plaatsen van een leerling. Dit gebeurt door de directeur namens het bestuur. Voorafgaand aan deze handeling vindt een gesprek plaats tussen de betreffende leerling, diens ouder(s) en de sectordirecteur. Tegen de beslissing kunnen de ouder(s) binnen één week bezwaar aantekenen. Dit gebeurt bij de rector van Parmant Scholen.</w:t>
+        <w:t xml:space="preserve"> In sommige gevallen kan de school overgaan tot het verplicht extern plaatsen van een leerling. Dit gebeurt door de rector namens het bestuur. Voorafgaand aan deze handeling vindt een gesprek plaats tussen de betreffende leerling, diens ouder(s) en de directeur. Tegen de beslissing kunnen de ouder(s) binnen één week bezwaar aantekenen. Dit gebeurt bij de rector van Parmant Scholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.02 PTA en Examenreglement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aan het begin van leerjaar 3 ontvangen de leerlingen een PTA (Programma van Toetsing en Afsluiting). Hierin staat aangegeven welke onderdelen voor welk vak getoetst zullen worden in de leerjaren 3 en 4. Het eindcijfer van ieder vak is tevens het schoolexamencijfer. Dit schoolexamencijfer telt voor de helft mee. De vakken KV1 (Kunst Vakken 1) en lichamelijke opvoeding moeten met een voldoende worden afgesloten om het diploma te kunnen halen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het PTA en het examenreglement is te vinden op de website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjurci-hdcy2vb7dz-zlq1">
+      <w:hyperlink w:history="1" r:id="rId90raovvyh0tkmns-kokye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://parmantinnova.nl/pta-en-examens/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">04. Praktische zaken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2027,67 +2058,75 @@
       <w:r>
         <w:t xml:space="preserve">Verlof aanvragen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om verlof aan te vragen moet er een verlofformulier worden ingevuld. Deze kun je bij de receptie verkrijgen. De aanvraag dient altijd vooraf te worden ingediend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeling buitengewoon verlof</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Een verzoek om buitengewoon verlof wegens gewichtige omstandigheden zal in principe niet worden geweigerd. Onder gewichtige omstandigheden verstaan we een sterfgeval of een huwelijk in de naaste familie, ernstige ziekte van een ouder, et cetera. De eerste twee weken van het schooljaar wordt geen verlof verleend. Om buitengewoon verlof aan te vragen, buiten de reguliere vakanties om, dient een speciaal bestemd document ingevuld te worden. Dit is bij de administratie af te halen. De teamleider beoordeelt of de aanvraag voor buitengewoon verlof wordt goedgekeurd. Bij een verlofperiode van meer dan tien dagen is er toestemming van de leerplichtambtenaar nodig. Een verzoek om buitengewoon verlof moet ruim van tevoren, schriftelijk, worden aangevraagd. Deze formulieren liggen op de administratie. Dit geldt voor verlofaanvragen vanaf twee dagen.</w:t>
+        <w:t xml:space="preserve">Om buitengewoon verlof aan te vragen, buiten de reguliere vakanties om, dient een speciaal bestemd document ingevuld te worden. Dit is bij de receptie af te halen. De teamleider beoordeelt of de aanvraag voor buitengewoon verlof wordt goedgekeurd. Bij een verlofperiode van meer dan tien dagen is er toestemming van de leerplichtambtenaar nodig. Een verzoek om buitengewoon verlof moet ruim van tevoren, schriftelijk, worden aangevraagd. De eerste twee weken van het schooljaar wordt geen verlof verleend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een verzoek om buitengewoon verlof wegens gewichtige omstandigheden zal in principe niet worden geweigerd. Onder gewichtige omstandigheden verstaan we een sterfgeval of een huwelijk in de naaste familie, ernstige ziekte van een ouder, et cetera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bijzonder verzuim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Als ouders, ondanks nadrukkelijke onthouding van toestemming van de school, hun kind aansluitend/voorafgaand aan een vakantie laten verzuimen, wordt van dit verzuim melding gemaakt bij het verzuimloket. Alle aanvragen voor verlof aansluitend aan de vakantie worden geregistreerd, omdat de inspectie naar het aantal kan vragen.</w:t>
+        <w:t xml:space="preserve">Als ouders, ondanks nadrukkelijke onthouding van toestemming van de school, hun kind aansluitend/voorafgaand aan een vakantie laten verzuimen, wordt van dit verzuim melding gemaakt bij leerplicht. Alle aanvragen voor verlof aansluitend aan de vakantie worden geregistreerd, omdat de inspectie naar het aantal kan vragen.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Voor extra vakantieverlof gelden de volgende regels:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ouders vragen het verlof minimaal zes weken van tevoren schriftelijk aan bij de directeur (of teamleider).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2118,51 +2157,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ouders moeten kunnen aantonen dat een vakantie in de gewone vakantie tot onoverkomelijke bedrijfseconomische problemen zal leiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verlof voor rijexamentoets of theorie- of praktijkexamen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Leerlingen vragen dikwijls vrij voor de tussentijdse rijexamentoets of voor het theorie- of praktijkexamen. Parmant Innova hanteert dienaangaande de volgende regels:</w:t>
+        <w:t xml:space="preserve">Leerlingen vragen dikwijls vrij voor de tussentijdse rijexamentoets of voor het theorie- of praktijkexamen. Parmant Innova hanteert hierbij de volgende regels:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor de tussentijdse toets geeft de school geen vrij. De toets is immers niet verplicht. Bovendien kun je het moment van toetsing zelf bepalen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -2228,51 +2267,51 @@
       <w:r>
         <w:t xml:space="preserve">Verlofaanvraag voor rijexamen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Je kunt het verlof aanvragen door de rijexamenoproep uit te printen, dit formulier door je ouders te laten onderteken en het vervolgens in te leveren bij de receptie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.02 Lestijden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Op Parmant Innova wordt les gegeven volgens een 45-minutenrooster. In een aantal gevallen geldt een 40 minuten rooster, bijvoorbeeld in de week dat alle leerlingen besproken worden tijdens de ‘Leerling in beeld besprekingen’.</w:t>
+        <w:t xml:space="preserve">Op Parmant Innova wordt les gegeven volgens een 45-minutenrooster. In een aantal gevallen geldt een 40 minuten rooster, bijvoorbeeld in de week dat alle leerlingen besproken worden tijdens de leerling-in-beeld besprekingen.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Als het 40-minutenrooster geldt wordt dit aangegeven in de jaarplanning en op de informatieschermen in de school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lestijden 45 minuten rooster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1e uur: 08.30 – 09.15 uur</w:t>
       </w:r>
       <w:r>
@@ -2462,452 +2501,452 @@
       <w:r>
         <w:t xml:space="preserve">7e uur 13.10 – 13.50 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8e uur 13.50 – 14.30 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9e uur 14.30 – 15.10 uur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het rooster en de roosterwijzigingen per leerling per dag/week zijn in te zien via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiuomleeznkap6aluoaqp6">
+      <w:hyperlink w:history="1" r:id="rIdactadpuouzgcbul6ds-pm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Magister.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.03 Schoolvakanties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Schoolvakanties 2025-2026</w:t>
+        <w:t xml:space="preserve">Schoolvakanties 2026-2027</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:left w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:right w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:insideH w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:insideV w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4513"/>
         <w:gridCol w:w="4513"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
             <w:shd w:fill="EEEEEE" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Herfstvakantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
             <w:shd w:fill="EEEEEE" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">13 oktober t/m 17 oktober 2025</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">4 november 2025</w:t>
+              <w:t xml:space="preserve">19 oktober t/m 23 oktober 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Kerstvakantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 december 2025 t/m 2 januari 2026</w:t>
+              <w:t xml:space="preserve">21 december 2026 t/m 1 januari 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Voorjaarsvakantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 februari t/m 20 februari 2026</w:t>
+              <w:t xml:space="preserve">8 februari t/m 12 februari 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Paasdag</w:t>
+              <w:t xml:space="preserve">Tweede Paasdag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 april 2026</w:t>
+              <w:t xml:space="preserve">29 maart 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Meivakantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 april t/m 1 mei 2026</w:t>
+              <w:t xml:space="preserve">26 april t/m 7 mei 2027 (incl. Koningsdag, Bevrijdingsdag en Hemelvaart)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bevrijdingsdag</w:t>
+              <w:t xml:space="preserve">Tweede Pinksterdag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 mei 2026</w:t>
-[...89 lines deleted...]
-              <w:t xml:space="preserve">25 mei 2026</w:t>
+              <w:t xml:space="preserve">17 mei 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Zomervakantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 juli t/m 21 augustus 2026</w:t>
+              <w:t xml:space="preserve">26 juli t/m 3 september 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.04 Ziek melden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als de leerling ziek thuis blijft:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als een leerling ziek is dienen ouders hun kind voor 08.30 uur ’s morgens ziek te melden. Ouders kunnen hiervoor bij voorkeur een mail sturen naar het verzuim e-mailadres </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduo-a0yrgri-ls3ocaynuc">
+      <w:hyperlink w:history="1" r:id="rIdcdk223eb5hxoigoslrrr4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">verzuim-innova@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of bellen naar de receptie via 040 – 211 46 80. Is een leerling de dag erop nog ziek, dan belt of mailt de ouder wederom naar school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als de leerling op school ziek wordt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -2995,68 +3034,68 @@
         <w:t xml:space="preserve">Wanneer een leerling zonder geldige reden afwezig is op school of te laat komt, valt dit onder ongeoorloofd verzuim, zoals voorgeschreven in de Leerplichtwet. School is verplicht om ongeoorloofd verzuim te melden via het verzuimloket van DUO. Via dit loket wordt de juiste informatie naar de gemeenten verzonden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verzuim op school kan variëren in aard en oorzaak. We kunnen verschillende vormen van verzuim onderscheiden:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signaalverzuim</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: Dit gebeurt wanneer studenten ongeoorloofd afwezig zijn, meestal als gevolg van spijbelen. Het treedt vaak op bij studenten die met persoonlijke problemen of zorgen worstelen en vindt meestal plaats buiten de reguliere schoolvakanties.</w:t>
+        <w:t xml:space="preserve">: Dit gebeurt wanneer leerlingen ongeoorloofd afwezig zijn, meestal als gevolg van spijbelen. Het treedt vaak op bij leerlingen die met persoonlijke problemen of zorgen worstelen en vindt meestal plaats buiten de reguliere schoolvakanties.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Beginnend verzuim</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: Hierbij spijbelen studenten regelmatig. Dit kan variëren van herhaaldelijk te laat komen tot het missen van lessen of zelfs het gedeeltelijk overslaan van schooldagen.</w:t>
+        <w:t xml:space="preserve">: Hierbij spijbelen leerlingen regelmatig. Dit kan variëren van herhaaldelijk te laat komen tot het missen van lessen of zelfs het gedeeltelijk overslaan van schooldagen.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Luxe verzuim</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Dit type verzuim wordt veroorzaakt doordat ouders hun leerplichtige kinderen buiten de gebruikelijke schoolvakanties om op vakantie nemen, wat in strijd is met de regels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.07 Te laat komen, schorsing en verwijdering</w:t>
@@ -3197,77 +3236,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">gastlessen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">kerstviering</w:t>
+        <w:t xml:space="preserve">eindejaarsviering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">diploma-uitreiking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">techfunday</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">gala</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Buitenschoolse activiteiten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> die plaatsvinden hebben veelal een sportief of educatief karakter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Denk hierbij aan:</w:t>
       </w:r>
     </w:p>
@@ -3382,69 +3434,69 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De foto wordt door de school gebruikt voor de leerlingenadministratie (Magister).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.11 Decaan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De decaan helpt de leerlingen, samen met de mentor, bij het kiezen van een sector en/of bij het kiezen van een geschikte vervolgopleiding of bij de eventuele keuze van een andere, beter passende, school. Die keuze is tijdens het vierde leerjaar (examenjaar) van groot belang voor de verdere schoolloopbaan van de leerling. Alle leerlingen worden in het tweede leerjaar bij de lessen Techniek en Vakmanschap of Mens en Dienstverlening voorbereid op de te maken keuze. Dit gebeurt bij </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhexqi7gcmjlhbi3l3nos">
+      <w:hyperlink w:history="1" r:id="rId_3_pn0kaymwzmz4h_kyop">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">loopbaanoriëntatie en begeleiding.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De decaan van Parmant Innova is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmub8nvulmxjc5nvgb427v">
+      <w:hyperlink w:history="1" r:id="rIdtagl4colnsn4kpg8u72zu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Mevrouw L. Mulder</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.12 Kledingvoorschriften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kledingvoorschriften</w:t>
       </w:r>
@@ -3544,81 +3596,73 @@
       <w:r>
         <w:t xml:space="preserve">Leerling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als een leerling zijn/haar wachtwoord is vergeten van Magister dan kan hij/zij deze zelf opnieuw aanmaken door te klikken op wachtwoord vergeten. Je vult dan je schoolmail in en kan via de schoolmail een nieuw wachtwoord maken. Als de app op de telefoon niet werkt, verwijder deze dan en installeer deze opnieuw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ouder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Via een email naar </w:t>
-[...29 lines deleted...]
-          <w:t xml:space="preserve">k.vanloon@parmantscholen.nl</w:t>
+        <w:t xml:space="preserve">Neem contact op met</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjrunv_l9skj47s_wipfan">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">mevr. van Loon</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> als er problemen zijn met inloggen. Vermeld hierbij altijd de naam van uw kind(eren) en de klas(sen). Wijzigingen met betrekking tot andere gegevens (bijvoorbeeld adres of e-mailadres) dient u ook door te geven, zodat deze gewijzigd kunnen worden in Magister. Dit kan via </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId1f4dfcnsiit0nue2t-3pd">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">mail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> met een kopie (CC) naar de mentor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.14 Cijfertijd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vanaf schooljaar 2025 – 2026 gaat Parmant Scholen op een nieuwe manier om met het delen van toetsresultaten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -3720,51 +3764,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Via de webapplicatie Magister kunnen ouders de voortgang van hun zoon of dochter volgen. Verder informeren wij ouder(s) over vorderingen en inzet van hun kind door middel van rapporten. Leerlingen in de brugklas ontvangen vier rapporten per jaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tweedejaars leerlingen krijgen viermaal per jaar een resultatenoverzicht. Derdeklassers ontvangen vier maal per jaar een PTA overzicht. De derde- en vierdejaars ontvangen aan het eind van iedere periode een overzicht van hun behaalde resultaten voor hun PTA. Voordat we de rapporten meegeven, bespreken we de leerlingen in de ‘Leerling in beeld bespreking’. Hierin nemen we besluiten over de bevordering van de leerling, of dat er een gesprek moet plaatsvinden. Daarnaast bespreken we of het nodig is om de ouder(s) uit te nodigen voor een gesprek over bijvoorbeeld een leerling die bijzondere begeleiding moet krijgen. Tijdens de vergadering wordt dan een advies opgesteld voor de directeur en het schoolbestuur over het vervolgtraject.</w:t>
+        <w:t xml:space="preserve">Tweedejaars leerlingen krijgen viermaal per jaar een resultatenoverzicht. Derdeklassers ontvangen vier maal per jaar een PTA overzicht. De derde- en vierdejaars ontvangen aan het eind van iedere periode een overzicht van hun behaalde resultaten voor hun PTA. Voordat we de rapporten meegeven, bespreken we de leerlingen in de leerling-in-beeld bespreking. Hierin nemen we besluiten over de bevordering van de leerling, of dat er een gesprek moet plaatsvinden. Daarnaast bespreken we of het nodig is om de ouder(s) uit te nodigen voor een gesprek over bijvoorbeeld een leerling die bijzondere begeleiding moet krijgen. Tijdens de vergadering wordt dan een advies opgesteld voor de directeur en het schoolbestuur over het vervolgtraject.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Magister</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In Magister registreren we diverse gegevens over leerlingen en hun voortgang. Via internet kunnen ouders gegevens inzien zoals cijfers, huiswerk en aanwezigheidsregistratie. Informatie over het gebruik van Magister vindt u op onze website. Inloggegevens voor Magister verstrekken wij voor de hele schoolperiode.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -3779,51 +3823,51 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deze zijn terug te vinden in Magister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jaarplanning</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstmy1ymmmjdzzkg9rf_xm">
+      <w:hyperlink w:history="1" r:id="rIdlpbq_cundwrtkv7pj1su3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">voor de jaarplanning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Social media</w:t>
       </w:r>
       <w:r>
@@ -3852,146 +3896,146 @@
       <w:r>
         <w:t xml:space="preserve"> De school publiceert ook berichten via deze website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.02 Ouderavonden en omgekeerde oudergesprekken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gedurende het schooljaar vinden er diverse ouderavonden plaats. We nodigen de ouders van alle leerlingen aan het begin van het schooljaar uit voor een informatieavond. Daar wordt verteld over het desbetreffende schooljaar van uw kind en wordt er kennisgemaakt met de mentor.Daarnaast organiseren we ouderavonden waarop ouder(s) in de gelegenheid worden gesteld een persoonlijk gesprek te hebben met de mentor of vakdocent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ook zijn er omgekeerde oudergesprekken waar ouders en leerlingen elkaar beter leren kennen. Ouders vertellen in dit gesprek over de leerling.</w:t>
+        <w:t xml:space="preserve">Bij de start van het schooljaar zijn er omgekeerde oudergesprekken waar ouders en leerlingen elkaar beter leren kennen. Ouders vertellen in dit gesprek over de leerling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.03 Schoolraad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Innova heeft een schoolraad. De schoolraad is de plaats waar besluiten en beslissingen over de richting van de school worden genomen. Hier vinden de contacten plaats tussen ouders, docenten en directie. Door middel van enquêtes hebben ouders de afgelopen jaren aangegeven graag op de hoogte te worden gesteld van zaken die spelen op school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Leden van de schoolraad zijn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dhr. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshccgjjwj6rc4sgvfk8vu">
+      <w:hyperlink w:history="1" r:id="rId5wsu9zmqbbijm1jhoennw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. van Dam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">(Parmant Innova – voorzitter)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dhr. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnuwewkyddsafvkovcv1f5">
+      <w:hyperlink w:history="1" r:id="rIdam34mhrtumiochpuklgbc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">R. Plessers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (Parmant Innova – secretaris)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mw. B. Alewijns (ouder)</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dhr. S. Bos (ouder)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mocht u een vraag willen stellen en/of opmerkingen hebben voor de ouders in de schoolraad? Dan kunt u met hen contact opnemen via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm4-rxfrzzi2xhjhhzrbpv">
+      <w:hyperlink w:history="1" r:id="rIdneujcpw-tnszcrcz7dnbb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">schoolraad-innova@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vergaderdata schooljaar 2025-2026:</w:t>
       </w:r>
     </w:p>
@@ -4117,51 +4161,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De oudergeleding van de MR wordt vooraf om instemming gevraagd over de bestemming van de door ouder(s)/verzorger(s) geleverde vrijwillige bijdrage. Naast deze activiteiten organiseren we een aantal ‘grotere’ activiteiten, zoals (buitenlandse) reizen. Hiervoor wordt een aparte vrijwillige ouderbijdrage gevraagd. Deze is dus niet meegenomen in de jaarlijkse vrijwillige ouderbijdrage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor buitenlandse excursies moet apart worden ingeschreven en wordt per excursie een vrijwillige ouderbijdrage gevraagd. Wanneer u ervoor kiest deze vrijwillige ouderbijdrage niet (geheel) te betalen, dan wordt uw zoon/dochter niet uitgesloten van deze excursie(s). Als de school onvoldoende betalingen ontvangt, dan kan dat tot gevolg hebben dat de school moet besluiten deze excursie(s) te annuleren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlavvzh8j80sxas5j8zr65">
+      <w:hyperlink w:history="1" r:id="rIddh7gs3kg3ll5hse9iyrju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Voor een totaaloverzicht en kostenspecificatie van de vrijwillige ouderbijdragen per leerjaar, zie 6.02-1, hoofdstuk 6 ‘Financiën’.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.03 Wijze van betalen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Digitale factuur vrijwillige ouderbijdrage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -4201,513 +4245,493 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Betalen in school</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Op onze school wordt geen contant geld aangenomen en kan er alleen betaald worden met een pinpas via de Rabobank Smartpin. Voor het pinnen van bijvoorbeeld een gymshirt of een sleutel kunnen zij terecht bij de leerlingenbalie van de school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.04 Persoonsgebonden budget (PGB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als u een kind heeft met een beperking of een ziekte, kunt u in aanmerking komen voor een persoonsgebonden budget (PGB) voor de begeleiding van uw kind en gezin. Het PGB moet worden aangevraagd bij uw gemeente. Informeer daarom bij uw gemeente of u in aanmerking komt voor een PGB. Meer informatie is ook na te lezen bij de Rijksoverheid </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarfhvh3qyufuflj2rjinz">
+      <w:hyperlink w:history="1" r:id="rIdppj01bwwbfgklhevqwn9i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">aanvragen van een PGB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.05 Sponsoringbeleid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze school krijgt middelen via sponsoring. Daarvoor geldt een aantal richtlijnen. Deze richtlijnen staan in het Convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’. Dit convenant ligt op de schooladministratie ter inzage of is te downloaden op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderfsmutubahkdmcrygqez">
+      <w:hyperlink w:history="1" r:id="rIdvd-w94aq-ghijcrffsmbo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Met ingang van 20 februari 2025 is het nieuwe convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’ van kracht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie is ook te vinden op:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sponsorconvenant 2025-2029 | Convenant | </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxakt7iysgojroet4z4dx">
+      <w:hyperlink w:history="1" r:id="rId98s9s9m9gaafzgvdlsnfw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.06 Schoolboeken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Iddink Voortgezet Onderwijs B.V. is de leverancier van de schoolboeken. Bij deze leverancier kunnen de schoolboeken digitaal besteld worden.</w:t>
-[...17 lines deleted...]
-    <w:p>
+        <w:t xml:space="preserve">De schoolboeken worden door school besteld en worden in de eerste schoolweek uitgeleverd op school. Ouders en leerlingen ontvangen hier tijdig informatie over. Zelf boeken bestellen is dus niet nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.07 Financiële ondersteuning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voor iedereen die behoefte heeft aan (tijdelijke) financiële ondersteuning zijn er verschillende minimaregelingen beschikbaar. Wij vinden het belangrijk dat deze regelingen voor iedereen die het nodig heeft toegankelijk zijn om een beroep op te kunnen doen. Daarom ondersteunen wij het particulier initiatief ‘Iedereen doet mee’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">‘</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdioet2ktlangh4futulk3g">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Iedereen doet mee</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">‘ is de website van één van onze betrokken MR-ouders, die zich persoonlijk inzet voor armoedebeleid. Op de website ‘Iedereen doet mee’ staan per gemeente de minimaregelingen genoemd met een link naar meer informatie over deze regelingen en onder welke voorwaarden deze regelingen kunnen worden aangevraagd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">07. Verzekeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.01 Verzekeringspakket secundaire dekking</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De school heeft een verzekeringspakket. Deze bestaat uit een aansprakelijkheids-, een reis- en een ongevallenverzekering. Deze zijn op basis van secundaire dekking afgesloten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dit betekent dat in eerste instantie de particuliere verzekering van de leerling (of de ouders) aangesproken wordt. Vergoedt deze verzekering de kosten niet? Dan kan een beroep gedaan worden op de verzekering van de school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ontwikkelingen in de schoolverzekeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De verzekeringsmarkt is volop in verandering door maatschappelijke en economische ontwikkelingen. De consequenties daarvan hebben ook uitwerking op de schoolverzekeringen. Hierdoor kunnen er jaarlijks per 1 juli wijzigingen plaatsvinden die wij tussentijds bij de desbetreffende verzekering zullen verwerken. Voor meer informatie kunt u contact met school opnemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.02 Aansprakelijkheidsverzekering</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De aansprakelijkheidsverzekering biedt de school en zij die voor de school actief zijn (docenten, vrijwilligers of bestuursleden) dekking tegen schadeclaims ten gevolge van onrechtmatig handelen. De school is niet zonder meer aansprakelijk voor alles wat tijdens schooluren en buitenschoolse activiteiten gebeurt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Er is pas een schadevergoedingsplicht wanneer er sprake is van verwijtbaar gedrag. Komt er tijdens de gymles bijvoorbeeld een bal tegen een bril dan hoeft de school deze kosten niet te vergoeden. De school is niet aansprakelijk voor schade door onrechtmatig gedrag van leerlingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Leerlingen (of, als zij jonger zijn dan 14 jaar, hun ouders) zijn primair zelf verantwoordelijk voor hun doen en laten. Het is dus belangrijk dat ouders/verzorgers zelf een particuliere aansprakelijkheidsverzekering (WA) afsluiten. De school is niet aansprakelijk voor beschadiging aan persoonlijke eigendommen (kleding, fiets, bril, et cetera) of voor verlies of diefstal ervan. Ook niet als deze zijn opgeborgen in een kluisje. Het is aan te raden hiervoor zelf een verzekering af te sluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.03 Ongevallenverzekering</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De ongevallenverzekering dekt letselschade ten gevolge van een ongeval gedurende schooltijden en evenementen in schoolverband.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De verzekering geldt ook als een leerling onderweg naar school of naar huis een ongeluk krijgt. De leerling moet dan wel de kortste weg gevolgd hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deze verzekering is een aanvulling op de eigen verzekering. Materiële schade (kleding, fiets, bril et cetera) is beperkt gedekt onder deze verzekering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.04 Reisverzekering</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Onder de doorlopende reisverzekering zijn deelnemers aan schoolreizen en buitenlandse reizen verzekerd tegen personenschade en zaakschade. De polisvoorwaarden kunt u inzien op de schooladministratie. Er is geen annuleringsverzekering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vindt u de dekking onvoldoende? Dan kunt u uw kinderen op eigen initiatief bijverzekeren. Voor andere of hogere vergoedingen aanvaardt de Raad van Bestuur geen aansprakelijkheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.05 Stagiaireverzekering</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ten behoeve van scholieren die stage gaan lopen, zijn er aparte clausules opgenomen in de algemene aansprakelijkheidsverzekering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voor stages waarvoor een stageovereenkomst is vastgesteld, geldt dat de aansprakelijkheid van de leerlingen is meeverzekerd voor schade die is toegebracht aan het stageadres, of aan derden tijdens de stage activiteiten, vanaf het moment dat zij voor het verrichten van die activiteiten zijn gearriveerd, tot het moment dat zij na het beëindigen van de activiteiten het stageadres verlaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Als de stage-overeenkomst geen bepalingen over aansprakelijkheid bevat, rust de aansprakelijkheid, conform burgerlijk wetboek, bij de werkgever (stagebedrijf).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">08. AVG en privacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.01 Bescherming persoonsgegevens</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De school handelt in het kader van privacy conform de Algemene Verordening Gegevensbescherming (AVG) en het Privacy Reglement van vereniging Ons Middelbaar Onderwijs. Het privacybeleid geldt voor alle scholen en is te raadplegen via de website www.omo.nl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bekijk hier het </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqve2webp9agatpslomxtu">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Privacyreglement verwerking leerlinggegevens</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> van Parmant Scholen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De vereniging werkt met het ‘Privacy normenkader’ dat onder andere gebaseerd is op het ISO-normenkader 27001/27002. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij uiterlijk 2030 voldoen aan niveau 3 binnen de vereniging. Onze ambitie is om dit volwassenheidsniveau in 2027 te hebben bereikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Naast dit normenkader wordt er ook gewerkt aan het Normenkader informatiebeveiliging dat met Privacy hand in hand gaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De functionaris gegevensbescherming van vereniging Ons Middelbaar Onderwijs houdt toezicht op de verschillende processen en verwerkingen waarbij persoonsgegevens betrokken zijn. De vereniging voert een duidelijk en transparant privacy beleid. Hebt u een klacht of wilt u iets voorleggen aan onze functionaris gegevensbescherming, stuur dan een mail naar </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdtup2iyozbll6azkozniyl">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">fg@omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...353 lines deleted...]
-        <w:t xml:space="preserve">Parmant Scholen neemt bij het verwerven, verwerken, opslaan en beheren van persoonsgegevens de geldende privacywetgeving in acht;</w:t>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen gaat zorgvuldig om met de verwerking van persoonsgegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen verzamelt alleen de persoonsgegevens die strikt noodzakelijk zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen verwerkt de persoonsgegevens nooit voor andere doeleinden dan waarvoor ze zijn verzameld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen bewaart de verzamelde persoonsgegevens niet langer dan noodzakelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen neemt bij het verwerven, verwerken, opslaan en beheren van persoonsgegevens de geldende privacywetgeving in acht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Scholen past geen geautomatiseerde individuele besluitvorming toe, waaronder profilering zonde rop menselijke tussenkomst, gebaseerd besluit, waaraan voor betrokkene rechtsgevolgen zijn verbonden of dat betrokkene anderszins in aanmerkelijke mate treft.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Parmant Scholen past de volgende richtlijnen toe v.w.b. het gebruik van beeldmateriaal:</w:t>
@@ -4865,77 +4889,77 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkv9n11ldy-3hz_be18bsy">
+      <w:hyperlink w:history="1" r:id="rIdgnwjvswgcrmkeouqx7h6d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zijn er vragen over privacy binnen de vereniging OMO stel ze via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqp9ck6rksbk_afo_3g-oi">
+      <w:hyperlink w:history="1" r:id="rIdytoqoefhfhevct1cystxo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">po@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.02 Toestemming verwerken persoonsgegevens van leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -5070,801 +5094,843 @@
       <w:r>
         <w:t xml:space="preserve">Voor het gebruik van digitale leermiddelen tijdens de lessen moeten leerlingen inloggen met persoonsgegevens. We hebben afspraken gemaakt over de bescherming van deze persoonsgegevens met de bedrijven die de leermiddelen leveren. Die bedrijven mogen de persoonsgegevens alleen gebruiken als Parmant Scholen daarvoor toestemming heeft gegeven en alleen voor de diensten die we hebben afgesproken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk het volledige Privacyreglement verwerking leerlinggevens in artikel 8.01.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.03 Informatiebeveiliging</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Het is voor iedereen (de vereniging OMO, scholen, leerlingen, ouders, medewerkers) belangrijk dat de informatiebeveiliging op orde is. Naast de wet- en regelgeving waaraan moet worden voldaan, wordt verenigingsbreed gewerkt aan een gedegen informatiebeveiligingsbeleid.</w:t>
+        <w:t xml:space="preserve">Het is voor iedereen (de vereniging OMO, scholen, leerlingen, ouders, medewerkers) belangrijk dat de informatiebeveiliging op orde is. Naast de wet- en regelgeving waaraan moet worden voldaan, is er verenigingsbreed een gedegen informatiebeveiligingsbeleid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is informatiebeveiliging?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Onder de informatie die wordt beveiligd verstaan we (onder andere) persoonsgegevens, intellectueel eigendom, bedrijfsgevoelige informatie en de informatie over/van al je relaties (waaronder leerlingen, ouders, medewerkers). Met informatiebeveiliging wil een organisatie ongewenste toegang tot, en daarnaast de verwerking en vernietiging van, informatie voorkomen. Daarnaast willen wij ook de gevolgen van een mogelijk datalek minimaliseren. Dit is een combinatie van beleid, procedures, maatregelen en gedrag.</w:t>
+        <w:t xml:space="preserve">Onder de informatie die wordt beveiligd verstaan we (onder andere) persoonsgegevens, intellectueel eigendom, bedrijfsgevoelige informatie, foto’s en de informatie over/van al je relaties (waaronder leerlingen, ouders, medewerkers). Met informatiebeveiliging wil een organisatie ongewenste toegang tot, en daarnaast de verwerking en vernietiging van, informatie voorkomen. Daarnaast willen wij ook de gevolgen van een mogelijk datalek minimaliseren. Dit is een combinatie van beleid, procedures, maatregelen en gedrag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Informatiebeveiliging binnen vereniging Ons Middelbaar Onderwijs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De vereniging werkt met het ‘Informatiebeveiliging normenkader’ dat gebaseerd is op de ISO 27001. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij eind 2026 voldoen aan niveau 3 binnen de vereniging. Naast het normenkader wordt er ook gewerkt aan Awareness dat samen met privacy hand in hand gaat.</w:t>
+        <w:t xml:space="preserve">De vereniging werkt met het ‘Informatiebeveiliging normenkader’ dat gebaseerd is op de ISO 27001. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij eind 2030 voldoen aan niveau 3 (van de 5) binnen de vereniging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Naast het normenkader wordt er ook gewerkt aan bewustzijn van informatiebeveiliging dat samen met privacy hand in hand gaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zijn er vragen over informatiebeveiliging binnen de vereniging? Stel ze via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeikehlamutnojzxaa84ur">
+      <w:hyperlink w:history="1" r:id="rIdteznnmik8tcozdptbwqwm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ib@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.04 Informatieverstrekking ouders 18+ leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school vindt het belangrijk om ouder(s)/verzorger(s) te informeren over onderwijsvorderingen zolang de leerling staat ingeschreven. Daarom zal de school aan iedere leerling van 18 jaar en ouder vragen om daarvoor schriftelijk toestemming te geven. Deze toestemming omvat mede de inlog van ouder(s)/verzorger(s) in Magister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor vragen en opmerkingen kunnen ouders en leerlingen terecht bij Esther Le Large, het privacy-aanspreekpunt binnen Parmant Scholen (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduotbtoaw6rqcntcio2tt_">
+      <w:hyperlink w:history="1" r:id="rIdtxvdvas3ch7g9ktgvnszu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) of bij de Functionaris voor de Gegevensbescherming van OMO (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId98l8njyie6pt77-nmdjbc">
+      <w:hyperlink w:history="1" r:id="rId2s9u-l2zggb27oyx38vfi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). Daarnaast hanteert OMO een</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnexouzfpdn1a4atwhs_ep">
+      <w:hyperlink w:history="1" r:id="rIdsciwpinc7wtp4mtwisigd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">klachtenregeling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">09. Veiligheid en integriteit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.01 Sociale veiligheid en vertrouwenspersonen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Parmant Scholen staat voor een veilige leer- en werkomgeving: voor leerlingen en voor medewerkers. Iedereen moet zich bij ons veilig kunnen voelen! In je doen en laten, in het geven en ontvangen van feedback, in het kunnen én mogen zijn wie je bent. Ongewenste omgangsvormen in welke vorm dan ook, staan wij niet toe. Wij voeren dan ook actief beleid om de fysieke en sociale veiligheid te borgen en hanteren daartoe de volgende instrumenten:</w:t>
+        <w:t xml:space="preserve">Wij willen dat iedereen die bij ons leert, werkt en ons bezoekt, zich bij ons welkom en veilig voelt. Dagelijks maken we samen morgen mooi vanuit onze gemeenschappelijke kernwaarden kansrijk, divers en bijdragend, die het hart van onze collectieve cultuur vormen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een cultuur waarin je je gezien, gehoord en gerespecteerd voelt in wie je bent. Een cultuur waarbij de norm is dat we bij elkaar de (professionele) ruimte en veiligheid voelen om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zich respectvol naar elkaar te kunnen uitspreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Feedback te kunnen geven en feedback te kunnen ontvangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zaken met elkaar te kunnen bespreken, ook als ze een beetje schuren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Je hierover met elkaar nieuwe (werk)afspraken kunt maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Waar nodig je elkaar op de gemaakte afspraken respectvol kunt aanspreken als ze niet worden nagekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het kan zijn dat je daarin vastloopt of ervaringen hebt die je een onprettig gevoel (hebben) geven, je geraakt hebben. Ook kan het zijn dat er (privé)omstandigheden zijn die je (nog) niet wilt delen, maar die wel je wel bezighouden en die mogelijk van invloed zijn op je concentratie, motivatie, leer- of werkprestaties. Of misschien wil je vertrouwelijk sparren of advies inwinnen over de aanpak van een bepaalde situatie. Voor al dit soort vragen kun je terecht bij een vertrouwenspersoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Fysiek</w:t>
-[...26 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Vertrouwenspersoon leerlingen</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Voor een vertrouwensgesprek of het vertrouwelijk melden van ongewenste omgangsvormen zoals (seksuele) intimidatie, pesten, agressie, bedreiging, kunnen leerlingen terecht bij de vertrouwenspersoon leerlingen van onze school: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdrossgvpyyjraz3borgqzq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">mevr. Hoff</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_dcrytfdv8ia2nqsbkdwu">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">dhr. Goossens.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Sociaal</w:t>
-[...117 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+        <w:t xml:space="preserve">Vertrouwenspersoon Parmant Scholen medewerkers, ouders en leerlingen</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Parmant Scholen heeft ook een interne vertrouwenspersoon ongewenste omgangsvormen en integriteit bij wie je veilig en volledig anoniem, in vertrouwen je verhaal kunt doen en bij wie je een luisterend oor vindt: Maaike van der Graaf. Medewerkers, maar ook ouders en leerlingen kunnen bij haar terecht voor vertrouwenszaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voor contact of het maken van een vertrouwelijke afspraak kunt u haar mailen op vertrouwenspersoon@parmantscholen.nl of bereiken via het algemene telefoonnummer van Parmant Scholen: 040 – 790 00 80.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vertrouwenspersonen en vertrouwensinspecteurs</w:t>
+        <w:t xml:space="preserve">Vertrouwensinspecteurs</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ook kun je terecht bij landelijke vertrouwensinspecteurs. Zij zijn bereikbaar op: 0900 – 111 31 11 (lokaal tarief). Meer informatie: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdr53-nw5bwl-quonnhc5wm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Leerlingen</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">).</w:t>
+        <w:t xml:space="preserve">Meer weten over ons beleid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId6npbpv2gknqtmsez8za3v">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sociaal veiligheidsplan</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdjbokne9sigbr8qy3yohdm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Anti-pestprotocol</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdvtsdlj0n96d5qetgnc6zw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Social mediaprotocol</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdrkfk4fsmfubmqsrsfj2dc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">OMO-klachtenregeling integriteit</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIds7ij6lkdq8z1ysalq-9mm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Klokkenluidersregeling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdpb8usnhsy3-nzx2v-90lo">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Externe vertrouwenspersoon OMO</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9.02 Meldcode huiselijk geweld en kindermishandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij een vermoeden van huiselijk geweld, mishandeling, verwaarlozing, seksueel misbruik en/of loverboys is de school vanuit de wet verplicht om dit vermoeden te melden bij Veilig Thuis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In deze </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0jblwhvgtbqptjq2idplz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">meldcode</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> wordt aangegeven hoe binnen onze school wordt omgegaan met signalen van huiselijk geweld of kindermishandeling, zodat zo snel en adequaat mogelijk hulp geboden kan worden. Bij zorgwekkende signalen ondersteunt en adviseert de aandachtsfunctionaris de medewerker bij het volgen van de meldcode.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouders, leerlingen en medewerkers</w:t>
-[...231 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Samenwerken voor veiligheid</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Kindermishandeling en huiselijk geweld zijn het grootste geweldsprobleem in onze samenleving. Heb jij vermoedens van kindermishandeling of huiselijk geweld bij iemand anders, of heb jij hier zelf mee te maken en zoek je hulp? Je zorgen delen is een belangrijke eerste stap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Praat erover met iemand die je vertrouwt. Samen kun je bespreken wat je het beste kunt doen. Praten met personen over wie jij je zorgen maakt is een grote stap. Je wil de ander niet kwetsen. Daarnaast kan een slachtoffer of pleger zich schamen en het verborgen willen houden. Misschien zijn je zorgen niet terecht. Toch is het goed om daarachter te komen. “Een veilig thuis: dat doen we samen!”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Als er wel sprake is van geweld, dan kun je samen bespreken hoe je hier iets aan kunt doen. Je kunt je zorgen delen door contact op te nemen met Veilig Thuis. We nemen dan de tijd om naar je verhaal te luisteren en samen met jou te zoeken naar een oplossing. Er gebeurt dan nog niks: je krijgt enkel een advies, dit kan anoniem en je hoeft geen namen te noemen. Soms blijkt uit het gesprek dat er meer nodig is dan een advies. Je kunt dan een melding doen. In dat geval schakelt Veilig Thuis hulp in, of voert onderzoek uit. Het gaat er niet om een schuldige aan te wijzen, maar om er samen voor te zorgen dat het beter gaat. Twijfel je? Bel dan voor advies. Want anders gebeurt er niets!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meer informatie?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Veilig Thuis Midden Brabant</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfjpgqyurj46dan3lron8a">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.veiligthuismiddenbrabant.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tel. 0800 2000</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> info@veiligthuismiddenbrabant.nl</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxokhgxpfvyjpursmheq5n">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.ikvermoedhuiselijkgeweld.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> -&gt; hoe begin je een gesprek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alle bovengenoemde reglementen kunt u opvragen bij de school of deze downloaden van </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdh4yxzu3fxs_syzyvmpapd">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (behalve het leerlingenstatuut en het schoolmanagementstatuut van de school).</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.03 Veiligheid Parmant Innova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">School, veilig en vertrouwd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">School is de plaats waar dagelijks leerlingen een stap verder worden geholpen in hun ontwikkeling. Deze vindt plaats in een veilige en vertrouwde omgeving waarin men fouten mag maken om te leren. Natuurlijk binnen een vastgestelde bandbreedte. Dat betekent samen zorg dragen voor elkaar. Het leren kennen van elkaar via buitenschoolse activiteiten vinden we erg belangrijk. Om een veilige en vertrouwde omgeving te kunnen blijven bieden is het belangrijk dat iedereen zich aan regels houdt. Deze regels worden ook aan het begin van het schooljaar door de mentor met de leerlingen besproken. Bij problemen kunnen leerlingen contact opnemen met de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">mentor. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Deze kan eventueel ook doorverwijzen naar een vertrouwenspersoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school heeft een veiligheidscoördinator de heer </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkhzo0ltolk7hzunnlp9n">
+      <w:hyperlink w:history="1" r:id="rIdtyl76ida1niy_n7wud4ra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N. van Erp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Afspraken en protocollen omtrent veiligheid zijn vastgelegd in een veiligheidsplan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.04 Anti-pestprotocol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school heeft een anti-pest beleid. Dit is vastgelegd in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfiueeqvrq8mqfzuiiphka">
+      <w:hyperlink w:history="1" r:id="rIdto4kdvjr8nknwhvcs8fnb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anti-pestprotocol.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.05 Schoolveiligheidsplan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school wil leerlingen en medewerkers een veilige omgeving bieden, een omgeving waar geleerd en gewerkt kan worden op een prettige manier. Om dit te bereiken heeft Parmant Innova beleid geformuleerd in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjxxe3qfugq4_bjtyjoe3">
+      <w:hyperlink w:history="1" r:id="rIdg_4qpuu96v10bmoqdty-k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schoolveiligheidsplan.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.06 Social-mediaprotocol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen groeien op in een digitaal tijdperk vol met nieuwe mogelijkheden. Via het internet ligt de wereld letterlijk aan hun voeten. Facebook, Twitter, Snapchat, Instagram, gamen (Fortnite), vloggen, fora, Whatsapp, Tik Tok, Cyberpesten, influencers, livestreams etc. Allemaal ‘dagelijkse kost’. Social media is ook niet meer op school weg te denken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de mentorlessen wordt regelmatig aandacht besteed aan het (omgaan) met social media.Onderwerpen zijn onder andere, gebruik van social media, de voor- en nadelen van social media en digitaal pesten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Afspraken over de omgang met social media zijn vastgelegd in een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkuspxpi7ur4vejbmlp4rh">
+      <w:hyperlink w:history="1" r:id="rIdoaewmyudxmmsuow_ewkfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">protocol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.07 Stimulerende en verdovende middelen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -6104,502 +6170,510 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is een cybersecurity incident?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Een cybersecurity incident is een situatie waarbij sprake is van aantasting van de beveiliging van onze informatiesystemen en de daarin opgeslagen gegevens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8tkzapggk6fv17vaib_ig">
+      <w:hyperlink w:history="1" r:id="rIdc5-xlia-stzqkrlg2_kj6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de link naar het formulier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. Rechten en plichten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.01 Managementstatuut OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Het managementstatuut Ons Middelbaar Onderwijs regelt de verhouding tussen de Raad van Bestuur en de rector/vestigingsdirecteur. Bekijk het reglement via </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhsnap-bbtg5tnp1g8glzb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10.02 Reglement voor de Raad van Advies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4t1uvwahsllery7c-aoar">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Ons Middelbaar Onderwijs regelt de verhouding tussen de Raad van Bestuur en de rector/vestigingsdirecteur.</w:t>
+      <w:hyperlink w:history="1" r:id="rIdwlpispl3thzxhddh3tiwt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">reglement voor de Raad van Advies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Ons Middelbaar Onderwijs regelt de relatie tussen de rector/vestigingsdirecteur en de Raad van Advies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.02 Reglement voor de Raad van Advies</w:t>
-[...27 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">10.03 Schoolmanagementstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdiogadxzk75u0fofstp-7m">
+      <w:hyperlink w:history="1" r:id="rIdit8qqqkyfhr1v40zwzvbd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Het schoolmanagementstatuut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regelt de verhouding tussen de rector/vestigingsdirecteur en de overige leden van de schoolleiding en andere functionarissen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">NB. Voorbehoud hierbij is dat het schoolmanagementstatuut van de school is vastgesteld door de Raad van Bestuur en aldus in werking is getreden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.04 Leerlingstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De rechten en plichten van leerlingen staan in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm98eodmaus98wenvahpfj">
+      <w:hyperlink w:history="1" r:id="rIdkm1c8zdmxpaamxc4a5msr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leerlingstatuut.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.05 Reglement bezwaar en beroep leerlingzaken</w:t>
+        <w:t xml:space="preserve">10.05 Reglement bezwaar en beroep leerlingzaken OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4qcj0vfrmoywxsivhhjqm">
+      <w:hyperlink w:history="1" r:id="rIdywxwnscvwdbukpnyx0gi0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reglement bezwaar en beroep in leerlingenzaken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">regelt de procedure rond de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddghxrdpl7tz4ac0gij5tk">
+      <w:hyperlink w:history="1" r:id="rIdc9ge_4qnc3y2qz7mk3pkp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">behandeling van bezwaar en beroep</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Het gaat dan om besluiten met betrekking tot examenzaken en de toelating, bevordering, schorsing en verwijdering van leerlingen.</w:t>
+        <w:t xml:space="preserve">. Het gaat dan om besluiten met betrekking tot examenzaken en de (niet) toelating, bevordering, schorsing en verwijdering van leerlingen. Het reglement is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdo1oe2ryt9_p4sljllte7v">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.06 Medezeggenschapsreglement</w:t>
+        <w:t xml:space="preserve">10.06 Medezeggenschapsreglement OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdboheiiqto1q5offxvaopv">
+      <w:hyperlink w:history="1" r:id="rIdh9tbbs50jwzloqq-0hjo7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">medezeggenschapsreglement Ons Middelbaar Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regelt de samenstelling en bevoegdheden van de Medezeggenschapsraad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De medezeggenschapsraad van Parmant Scholen is te bereiken via het mailadres </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmkhv8uq5gu2wdrftsb6hl">
+      <w:hyperlink w:history="1" r:id="rIdheemn_cdoq5tuda-utph1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MR@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.07 Privacyreglement OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In het privacyreglement staat op welke wijze er binnen vereniging Ons Middelbaar Onderwijs wordt omgegaan met persoonsgegevens en de privacy. Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId6zua_7rjqwlhj4q-drwma">
+        <w:t xml:space="preserve">In het privacyreglement staat op welke wijze er binnen vereniging Ons Middelbaar Onderwijs wordt omgegaan met persoonsgegevens en de privacy. Het reglement is te vinden om </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdycchrmcukowueqa3fkn73">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_as0ep_7e5urhtlwsarq9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meer informatie over AVG en privacy is te vinden in hoofdstuk 8 ‘AVG en privacy’.</w:t>
+        <w:t xml:space="preserve">Meer informatie over AVG en privacy is ook te vinden in hoofdstuk 8 ‘AVG en privacy’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.08 Integriteitscode</w:t>
-[...9 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdfbgz_2xeh6hkd43pzlduv">
+        <w:t xml:space="preserve">10.08 Integriteitscode OMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De vereniging Ons Middelbaar Onderwijs heeft een eigen </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdeif4g1jd84_z1ji_cmwwk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">integriteitscode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> opgesteld, die algemeen bindend is voor alle scholen en voor alle bestuurlijke organen van de vereniging.</w:t>
+        <w:t xml:space="preserve"> opgesteld, die algemeen bindend is voor alle scholen en voor alle bestuurlijke organen van de vereniging. Het basisprincipe van al ons handelen is vertrouwen. Bij het opstellen van de integriteitscode is de identiteitsnotitie van de vereniging als uitgangspunt genomen. De kern van deze identiteitsnotitie (goed onderwijs, goed mens, goed leven) is voor de integriteitscode aangevuld met ‘goed handelen’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.09 Regeling ter voorkoming van (seksuele) intimidatie, agressie, discriminatie en pesten</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> vastgesteld door de Raad van Bestuur. Op basis van deze regeling wordt de zorg voor een prettig schoolklimaat en een prettige omgang met elkaar nagestreefd.</w:t>
+        <w:t xml:space="preserve">10.09 Klachtenregeling OMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Op basis van deze regeling kunnen ouders, leerlingen en het personeel van de school een klacht indienen over gedragingen, beslissingen of het nalaten daarvan door personeel, schoolleiding of bestuursleden. Een klacht wordt door de klachtencommissie pas in behandeling genomen als er op de school zelf geen bevredigende oplossing is gevonden. Meer informatie over de klachtencommissie en wijze van indiening van een klacht is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfki_qv9denlzskgt2uhx0">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.10 Klachtenregeling</w:t>
-[...34 lines deleted...]
-          <w:t xml:space="preserve">Klik hier voor de actuele contactgegevens van de klachtencommissie</w:t>
+        <w:t xml:space="preserve">10.10 Wet gedeeltelijk verbod gezichtsbedekkende kleding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Op 1 augustus 2019 is de Wet gedeeltelijk verbod gezichtsbedekkende kleding in werking getreden op locaties waar communicatie via gezichtsuitdrukking belangrijk is. Het verbod geldt in onderwijsinstellingen voor schoolmedewerkers, leerlingen, ouders en andere bezoekers op het terrein van de school, zowel binnen als buiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De wet bepaalt dat er een verbod is op het dragen van kleding die het gezicht geheel bedekt of zodanig bedekt dat alleen de ogen onbedekt zijn, dan wel onherkenbaar maakt, tenzij de gezichtsbedekkende kleding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">noodzakelijk is ter bescherming van het lichaam in verband met de gezondheid of veiligheid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">noodzakelijk is in verband met eisen die aan de uitoefening van een beroep of de beoefening van een sport worden gesteld, of;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">passend is in verband met het deelnemen aan een feestelijke of culturele activiteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De Wet gedeeltelijk verbod gezichtsbedekkende kleding is te vinden via </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhkwkf9jncufhi7m1pfngd">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.11 Wet gedeeltelijk verbod gezichtsbedekkende kleding</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">10.12 Schoolregels</w:t>
+        <w:t xml:space="preserve">10.11 Schoolregels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4762500" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="Image" descr="Image" title="Image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -6918,363 +6992,395 @@
       <w:r>
         <w:t xml:space="preserve">– Je zorgt voor een opgeladen laptop en neemt je oplader mee naar school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– Je praat op school Nederlands met elkaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– Je gaat buiten lestijd naar het toilet. Dat mag tijdens lestijd alleen als je toestemming hebt van een medewerker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.13 Formulier verzoek aan Parmant Examencommissie</w:t>
+        <w:t xml:space="preserve">10.12 Formulier verzoek aan Parmant Examencommissie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dit formulier is opgesteld in aansluiting op het examenreglement van Parmant Scholen, artikel 14.1 (bezwaar en beroep in examenzaken, met uitzondering van onregelmatigheden). Ten aanzien van bezwaren en verzoeken heeft het PEC-lid van de betreffende locatie de volgende taken:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a. Het behandelen van verzoeken van kandidaten voor bijzondere maatregelen bij een schoolexamen wegens persoonlijke omstandigheden van de kandidaat;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">b. het behandelen van verzoeken van kandidaten voor vrijstelling of ontheffing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om je aanvraag goed te kunnen behandelen, is het belangrijk dat het formulier volledig is ingevuld. Je kunt het ingevulde formulier digitaal indienen via pmt-examencommissie@parmantscholen.nl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduaujzj-p8wrbzhu2_5jkz">
+      <w:hyperlink w:history="1" r:id="rIdmjf2tadj6pzq5dd_prft1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> om het formulier te downloaden.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10.13 Toegang tot de bibliotheek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alle leerlingen van Parmant Scholen krijgen via school toegang tot de (online) bibliotheek. Dit maakt onderdeel uit van ons onderwijsprogramma voor leesvaardigheid, digitale geletterdheid en burgerschap. Leerlingen worden als schoollid ingeschreven; hiervoor worden alleen noodzakelijke gegevens gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In het kader van burgerschap besteden we aandacht aan zorgvuldig omgaan met materialen en het tijdig inleveren van geleende boeken. Zo leren leerlingen verantwoordelijkheid nemen voor gezamenlijke voorzieningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11. Kwaliteitszorg en resultaten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">11.01 Kwaliteit 2023</w:t>
+        <w:t xml:space="preserve">11.01 Kwaliteit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De kwaliteitscultuur en -structuur van Parmant Scholen maakt het voor de scholen mogelijk om de kwaliteit van het onderwijs te borgen en te sturen waardoor de kwaliteit van het onderwijs voortdurend verbeterd en gewaarborgd wordt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Cyclische aandacht voor kwaliteit helpt de ontwikkeling van het onderwijs door inzicht te geven in wettelijke eisen, ambities en resultaten. Ons doel is dat onderwijs zodanig wordt ingericht dat we bewaken dat leerlingen een ononderbroken ontwikkelingsproces kunnen doorlopen en dat het onderwijs wordt afgestemd op de voortgang in de ontwikkeling van leerlingen. Door het structureel monitoren van onderwijsresultaten borgen en verbeteren we de kwaliteit van ons onderwijs. De website Scholen op de Kaart geeft inzicht in de onderwijsresultaten zoals het aantal leerlingen dat doorstroomt naar een hoger leerjaar.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">De school werkt planmatig en cyclisch (PDCA) aan kwaliteit, waarbij resultaten en ontwikkeling van leerlingen structureel worden gemonitord en besproken. Op basis van data en evaluaties worden gerichte verbetermaatregelen ingezet, bijvoorbeeld in didactiek, begeleiding of professionalisering van medewerkers. Daarbij wordt gebruikgemaakt van instrumenten zoals de kwaliteitskalender en inzichten uit systemen als Scholen op de Kaart. Zo wordt continu bijgestuurd om het onderwijs beter aan te laten sluiten op de ontwikkeling van leerlingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cyclische aandacht voor kwaliteit helpt de ontwikkeling van het onderwijs door inzicht te geven in wettelijke eisen, ambities en resultaten. Ons doel is dat we bewaken dat leerlingen een ononderbroken ontwikkelingsproces kunnen doorlopen en dat het onderwijs wordt afgestemd op de voortgang in de ontwikkeling van leerlingen. Door het structureel monitoren van onderwijsresultaten borgen en verbeteren we de kwaliteit van ons onderwijs. De website </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduz2r0uxngeugz8m66-enx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scholen op de Kaart</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> geeft inzicht in de onderwijsresultaten zoals het aantal leerlingen dat doorstroomt naar een hoger leerjaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om leerlingen goed onderwijs te blijven bieden evalueren we jaarlijks onze onderwijsresultaten en ambities om op basis daarvan ons onderwijs te verbeteren en zorg te dragen voor kwalificatie van leerlingen nu en in de toekomst. De te nemen maatregelen ter verbetering worden jaarlijks geëvalueerd om interventies bij te stellen. Daarbij valt te denken aan verzuimpreventie, deskundigheidsbevordering en pedagogisch-didactisch handelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjfxctomdkqnxngzdxply">
+      <w:hyperlink w:history="1" r:id="rIdgpzyjrhgz0m0ba9r2fjba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inspectie van het Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">houdt eveneens toezicht op de kwaliteit van onderwijs.</w:t>
+        <w:t xml:space="preserve"> houdt eveneens toezicht op de kwaliteit van onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdul_zbfpb0s0xln7a8sxlu">
+      <w:hyperlink w:history="1" r:id="rIdwyqarjvecrg8efoxhnkbt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vertrouwensinspecteurs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> telefoon 0900 – 111 31 11 (lokaal tarief)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.02 Scholen op de kaart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school is actief op ‘Scholen op de kaart’. Via ‘Scholen op de kaart’ biedt de school op basis van diverse indicatoren inzicht in haar beleid, kwaliteit, onderwijsresultaten en bedrijfsvoering. De school kan zich zo verantwoorden bij onder andere inspectie, ouders, basisscholen en gemeente. Tevens is er mogelijkheid om scholen met elkaar te vergelijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De gegevens van de school zijn te vinden op: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcmer9ikh_6kch73lptla">
+      <w:hyperlink w:history="1" r:id="rIdx3n6iv4ujy2_7uk0aaab5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.scholenopdekaart.nl.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.03 Onderwijsinspectie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxfjdxtbhufv_cus5yfw1i">
+      <w:hyperlink w:history="1" r:id="rIdr11ugw_vpgjqq9-a63l2m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid: 1400</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.04 Onderwijsresultaten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Geslaagden schooljaar 2024 -2025</w:t>
+        <w:t xml:space="preserve">Geslaagden schooljaar 2025 -2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Percentage geslaagd:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vmbo-b : 100%</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Vmbo-k : 80,60%</w:t>
+        <w:t xml:space="preserve">Vmbo-b : 89%</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vmbo-k : 86%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het percentage leerlingen dat de school zonder diploma verlaat (Voortijdig Schoolverlaters, VSV) is te vinden op het vsv-cijferportal. Scholen en gemeenten werken samen in een regionaal plan met maatregelen. De meest actuele resultaten wat betreft VSV worden zo spoedig mogelijk gepubliceerd. Meer informatie hierover is na te lezen op de website van het ministerie van OCW in cijfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Het regionale plan voor het terugdringen van voortijdig schoolverlaten (VSV) in Eindhoven is vastgelegd in het </w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve">Uitvoeringsprogramma VSV en JIKP 2020–2024 van RMC-regio 37 Zuidoost-Brabant</w:t>
+        <w:t xml:space="preserve">Het regionale plan voor het terugdringen van voortijdig schoolverlaten (VSV) in Eindhoven is vastgelegd in het dashboard </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmdubyuqtd4ymakecneccu">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">vsv en jikp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Dit programma is opgesteld door een samenwerking tussen gemeenten, scholen en andere partners in de regio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. Onze organisatie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.01 Parmant Innova</w:t>
@@ -7331,51 +7437,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Produceren, installeren &amp; energie (Techniek &amp; Vakmanschap)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Zorg &amp; welzijn* Leerlingen met een EVOT-status volgen in leerjaar 3 en 4 Economie &amp; Ondernemen.</w:t>
+        <w:t xml:space="preserve">Zorg &amp; welzijn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Economie &amp; Ondernemen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(enkel voor leerlingen met een EVOT-status)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De organisatie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De schoolleiding bestaat uit:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Mw. E. van den Heuvel</w:t>
       </w:r>
       <w:r>
@@ -7460,891 +7586,815 @@
         <w:t xml:space="preserve">12.02 Schoolplan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze missie, visie en koers staan beschreven in ons schoolplan 2024 – 2028. Ons schoolplan komt voort uit het koersplan 2024 – 2028 van Parmant Scholen dat weer een afgeleide is van het OMO-koersplan 2030 ‘samen groeien’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hieronder vindt u ons schoolplan:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ohfjueryc2yzz-7x24wp">
+      <w:hyperlink w:history="1" r:id="rIdzuhgczgfhzlwptcb3_qhh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schoolplan Parmant Innova 2024-2028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het schoolplan van Parmant Scholen kunt u terugvinden onder 12.05 en Koers 2023 van vereniging Ons Middelbaar Onderwijs onder 12.07 in deze schoolwiki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.03 Academische opleidingsschool (AOS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Als Parmant school zijn wij een </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdgh9vkx-tu6to8yc8vsbdz">
+        <w:t xml:space="preserve">Als onderdeel van OMO, zijn wij een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgpq47rwdjxte6ge8q4qcp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Academische Opleidingsschool (AOS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Dit netwerk van 7 scholen uit Zuid-Oost Brabant en 5 instituten vormt een inspirerende biotoop voor leren, ontwikkelen en onderzoek. Wij werken samen om de best mogelijke manier vorm te geven aan het opleiden en begeleiden van startende leraren, de professionalisering van zittende docenten en daarmee aan schoolontwikkeling.</w:t>
-[...121 lines deleted...]
-        <w:t xml:space="preserve">In een warme, inclusieve en ondersteunende omgeving stimuleren we leerlingen om zichzelf te zijn en zich op hun eigen manier te ontwikkelen. We moedigen hen aan om hun passie te vinden, hun talenten te laten bloeien en hun dromen na te jagen. Om uit te groeien tot zelfverzekerde mensen die positief bijdragen aan de samenleving. Want wij weten dat zij het verschil maken in de wereld.</w:t>
+        <w:t xml:space="preserve">. Een academische opleidingsschool is een netwerk van scholen en opleidingen. Samen leiden zij aankomende leraren op. Ook stimuleren zij praktijkonderzoek en dragen bij aan professionalisering van (toekomstige) docenten. Elke OMO-school doet mee in één van de vijf academische opleidingsscholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Meer weten?</w:t>
-[...38 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Curriculum</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Om het onderwijs te kunnen toetsen, wordt er een leerplan vastgesteld. Een plan waarin de inhoud en de doelen die geleerd moeten worden, zijn vastgelegd. Dit noem je een curriculum. Dit plan gedeeltelijk vormgegeven door de scholen en leraren, echter moet deze wel voldoen aan de eisen die het Ministerie van Onderwijs stelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Aloysius: ‘Inspiratie voor dromen’</w:t>
-[...23 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Ontwikkelen docenten</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Een academische opleidingsschool doet meer: scholen begeleiden beginnende docenten en dragen bij aan de doorlopende professionalisering van meer ervaren collega’s. Onderzoek richt zich op schoolinnovatie vanuit een eigen onderzoeksagenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kortom, een academische opleidingsschool is een netwerk rond opleiden, onderwijskundig onderzoek en bijdragen aan professionalisering van (toekomstige) docenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Antoon: ‘Op eigen wijze stevig in je schoenen staan’</w:t>
-[...16 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Leerateliers</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Naast de Academische Opleidingscholen (AOS), richt Ons Middelbaar Onderwijs zich ook op innovatie binnen het onderwijs. Dit doen ze door studenten van de lerarenopleiding te stimuleren om niet alleen informatie te zenden, maar ook op te halen bij de leerlingen. Bij deze manier van leren werken de student, leerlingen en docent samen in één van de vijf ‘leerateliers’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12.04 Topsport Talentschool</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Als Parmant school bieden wij al meer dan dertig jaar de combinatie studie en topsport aan. Parmant Scholen maakt namelijk deel uit van het Expertisecentrum Voortgezet Onderwijs en Topsport (EVOT) en is daarmee een officiële Topsport Talentschool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een Topsport Talentschool (TTS) is bedoeld voor leerlingen die in een bepaalde sport het talent en de ambitie hebben om door te groeien naar internationaal niveau. Toelating tot het project is alleen mogelijk als de leerling een NOC*NSF-talentenstatus heeft (Belofte, Nationaal talent, Internationaal talent) of een KNVB beloftestatus. Deze talentenstatus wordt bepaald door de desbetreffende sportbond in overleg met NOC*NSF. Meer informatie vindt u op de website van EVOT </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdph3lq2idofiswqhw4ig8y">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">(www.evot.nl)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wanneer een leerling geen officiële talentenstatus heeft, maar wel in het bezit is van een Regio Status, komt de leerling in aanmerking voor topsport vriendelijke faciliteiten. Deze faciliteiten zijn echter beperkter dan de faciliteiten voor leerlingen met een officiële talentenstatus. De Regio Status, waar vaste toelatingscriteria voor zijn, wordt toegekend door de school na overleg met de sportbond. Neem voor meer informatie contact op met onze school of Paulien Senssen, </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdizsxyvia0zhsqbjgxtgdy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">p.senssen@parmantscholen.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, teamleider Topsport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12.05 Parmant Scholen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jij maakt morgen mooi!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij Parmant Scholen werken we aan het onderwijs van morgen. Jouw toekomst staat daarbij voorop. We zeggen niet voor niets: “Jij maakt morgen mooi.” Het is ons motto en loopt als een rode draad door alles wat we doen. Het is onze belofte. Aan jou en aan iedereen die bij ons leert en werkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Helder: ‘Wij zijn druk bezig met rust’</w:t>
-[...23 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Leren, ontdekken en groeien</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Bij ons gaat leren verder dan alleen uit boeken. Je ontdekt wie je bent, wat je belangrijk vindt en hoe jij de wereld een stukje mooier kunt maken. Je krijgt de ruimte jezelf te ontwikkelen en volop mogelijkheden om je talenten te laten zien. We helpen je groeien. Niet alleen in kennis, maar ook als mens. Want jij maakt het verschil – voor jezelf én de wereld om je heen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Florian: ‘Werken aan mogelijkheden’</w:t>
-[...23 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Het onderwijs van morgen</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Als scholengroep en onderdeel van vereniging Ons Middelbaar Onderwijs (OMO) werken we aan het onderwijs van morgen. Onderwijs dat aansluit bij de veranderende maatschappij en de behoeften van onze leerlingen. Gevestigd in de bruisende Brainportregio, laten we ons continu inspireren om vooruit te kijken en leerlingen voor te bereiden op de uitdagingen van de toekomst. Dat doen we niet alleen, maar samen met onze leerkrachten. Zij vormen de ruggengraat van onze scholen. Oprecht betrokken en met passie voor hun vak zetten zij zich elke dag in om onze leerlingen te helpen groeien. Zowel op school als in hun persoonlijke ontwikkeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Joris: ‘Ontdek jezelf en de wereld’</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">Een innovatieve, kleinschalige en praktijkgerichte vmbo-school voor vakmensen, met een basis- en kaderberoepsgerichte leerweg.</w:t>
+        <w:t xml:space="preserve">Meer weten over onze organisatie en scholen?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Lees dan verder op www.</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9pmpyu5otmccmetb8nrg_">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">parmantscholen.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.06 Jaarverslag Parmant Scholen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jij maakt morgen mooi!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij Parmant Scholen werken we aan het onderwijs van morgen. Ons jaarverslag geeft een inkijk in wat we het afgelopen schooljaar hebben gedaan om ons onderwijs verder te ontwikkelen en te verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze plannen en doelstellingen hebben we beschreven in ons </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfuo2k0tzijy4lbufiywfi">
+      <w:hyperlink w:history="1" r:id="rId2xi7n4edh0jgnbaxbai4e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">koersplan 2024 – 2028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> met de vijf speerpunten: innoverend vermogen, eigentijds onderwijs, vitaliteit en werkgeluk, samenwerken en leefgemeenschap. Ons koersplan is een afgeleide van OMO Koers 2030 ‘Samen groeien’.</w:t>
+        <w:t xml:space="preserve"> met de vijf speerpunten: innoverend vermogen, eigentijds onderwijs, vitaliteit en werkgeluk, samenwerken en leefgemeenschap. Ons koersplan is een afgeleide van </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmzaopimsppjfxbbowkoax">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">OMO Koers 2030 ‘Samen groeien’</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer weten? Onze jaarverslagen zijn </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdilva_zis_izm31hmxkftm">
+      <w:hyperlink w:history="1" r:id="rId8kmcqrnddfqzp0yzifp6d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> te bekijken</w:t>
+        <w:t xml:space="preserve"> te bekijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.07 Onderdeel van vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdvljmli5sspljavczitbiz">
+      <w:hyperlink w:history="1" r:id="rIdc0-mzvsy8-wc-kduos-wa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is opgericht in 1916. Het is een vereniging van scholen voor voortgezet onderwijs in voornamelijk Noord-Brabant. De scholen, van praktijkonderwijs tot en met gymnasium, ontwikkelen de talenten van iedere leerling door ‘goed onderwijs’ te bieden geïnspireerd vanuit de katholieke traditie. Zo verwerven de leerlingen passende startposities voor vervolgonderwijs en voor toetreding tot de maatschappij. De scholen van vereniging Ons Middelbaar Onderwijs kennen een grote verscheidenheid die de bron vormt voor kennisdeling en daarmee voor het versterken van de professionaliteit van onze docenten. Door het benutten van schaalvoordelen zijn de scholen bovendien samen sterker en kunnen ze toch kleinschalig blijven. En daar profiteren onze leerlingen van.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONZE SCHOOL ALS ONDERDEEL VAN…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Scholen valt onder het bestuur van vereniging Ons Middelbaar Onderwijs. De vestigingsdirecteur is verantwoordelijk voor de gang van zaken binnen de school. Hij/zij rapporteert aan de rector van Parmant Scholen, die rechtstreeks rapporteert aan de voorzitter van de Raad van Bestuur.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De school heeft ook een Raad van Advies. Hierin zitten personen die bij onze school en de vereniging betrokken zijn. De raad denkt mee over de ontwikkelingen binnen de school en is een klankbord voor de rector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De raad van bestuur van vereniging Ons Middelbaar Onderwijs bestaat uit Ingrid de Bonth (voorzitter) en Yvonne Kops (lid). U kunt de raad van bestuur op de volgende manieren bereiken:</w:t>
+        <w:t xml:space="preserve">De raad van bestuur van vereniging Ons Middelbaar Onderwijs bestaat uit Ingrid de Bonth (voorzitter), Edwin Verlangen (lid) en Youssef Asraoui (lid). U kunt de raad van bestuur op de volgende manieren bereiken:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Spoorlaan 171</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Postbus 574, 5000 AN Tilburg</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 013 – 5955500</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcr26prm4slc-pmy3rxs1f">
+      <w:hyperlink w:history="1" r:id="rId61j6db2mbmrc9ju60ntq-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omo@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">KOERS 2030</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het strategisch beleidsdocument ‘Koers 2030: Samen Groeien’ geeft richting aan de ambities en het handelen van de vereniging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘Samen groeien’ is onze belofte aan onze onderwijsprofessionals en onze leerlingen. We beloven dat je bij ONS Middelbaar Onderwijs kan groeien in een omgeving waarin je nooit alleen staat. Je mag zijn wie je bent. Anderen kunnen op jou rekenen, net zoals jij op hen kunt rekenen. Samen ontdekken we op een nieuwsgierige manier de wereld en bouwen we aan de invulling van onze toekomst. Samen zijn wij ONS!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wilt u meer lezen over het beleid van vereniging Ons Middelbaar Onderwijs voor de komende jaren? Lees dan het strategische beleidsplan </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblrrxgmovwd-nhy5ct7v9">
+      <w:hyperlink w:history="1" r:id="rIdlpidrxm1x_jnvodvpv-oi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Samen Groeien Koers 2030</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> en het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcnt4lpxghhotgx-im7v6b">
+      <w:hyperlink w:history="1" r:id="rIdxgfazwnvpo564mvpvxvb2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jaarverslag</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LEDENRAAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging heeft een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkot4aacxth7r-cwztcvb2">
+      <w:hyperlink w:history="1" r:id="rId_mzipcovw0uzbfkhddh9_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ledenraad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdas7gmaqk8l6tfpfclyyos">
+      <w:hyperlink w:history="1" r:id="rIdyp_dvwzhzj81bkvticoxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Dit is het hoogste inspraakorgaan van de vereniging. Via de ledenraad heeft de samenleving een plek in de formele besluitvorming. De ledenraad beslist onder andere over de benoeming van het ontslag van de leden van de Raad van Toezicht. Daarnaast stelt ze de jaarrekening en het jaarverslag vast. De ledenraad bestaat uit, door de raden van advies naar de ledenraad afgevaardigde leden en ouders van leerlingen die lid zijn van de vereniging. Daarin zitten ouders van leerlingen en twee afgevaardigden leden van elke Raad van Advies van alle OMO- scholen. In de maand juni van elk jaar is de vergadering van de ledenraad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Wilt u ook lid worden? U vindt </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> alle informatie over hoe u lid kunt worden.</w:t>
+        <w:t xml:space="preserve">Wilt u ook lid worden? Op</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdd-pw5ib3lyhi9tc-dxzfq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> kunt u zien hoe u dat doet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.08 Raad van Advies samenwerkende OMO-scholen (SOSE)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Tevens ziet de raad toe op de maatschappelijke verankering van de scholen in de lokale en regionale gemeenschap. De leden van de raad zijn personen die geworteld zijn in de Eindhovense samenleving of in de omgeving hiervan.</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Elke school heeft een Raad van Advies. De leden van een Raad van Advies adviseren de rector/algemeen directeur bij het ontwikkelen van het beleid. Zij zijn een klankbord voor strategische onderwerpen en de ontwikkelingsrichting van de school. Ook ziet de Raad van Advies toe op de maatschappelijke verankering van de school in de lokale en regionale gemeenschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Twee leden uit elke Raad van Advies zijn afgevaardigd in de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdlsfwidttrq8-b2rd91243">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ledenraad</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> als lid van de vereniging Ons Middelbaar Onderwijs. Daarmee zijn de Raden van Advies niet alleen van veel waarde voor de ontwikkeling van de individuele scholen, maar ook voor de ontwikkeling van de vereniging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Meer informatie over de de Raad van Advies en de profielschets is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmmldl4wyaawxidxqtc1a9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.09 Wie is Wie?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">schoolleiding</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bestaat uit:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mevr</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfig_9fc_f-c1q92crqbd">
+      <w:hyperlink w:history="1" r:id="rIdqcoroqz0t8gdqt-ogirys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. E. van den Heuvel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Directeur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mevr. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh9vduavhbdtd8bahp-3f_">
+      <w:hyperlink w:history="1" r:id="rIdg2gu3ojxxzcexsc4dotz_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">R</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdk_o_6glu6usr2smwro08l">
+      <w:hyperlink w:history="1" r:id="rIdfdq8x_xrxg_vswftzbsej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Hofman</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teamleider Techniek &amp; Vakmanschap</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mevr </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdalyaryzis8mcxnbrycscc">
+      <w:hyperlink w:history="1" r:id="rIdcpmjtq9fzurzjv6nhmnov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">J. Ligtenberg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teamleider Zorg en Welzijn / Economie &amp; Ondernemen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Docenten en leerlingen zijn verdeeld over teams waarbij de docenten van het een team zoveel als mogelijk de lessen aan een vaste groep leerlingen/klas verzorgen. Hierdoor ontstaat een heldere en overzichtelijke structuur waarbinnen iedereen elkaar kent en veelvuldig contact met elkaar heeft. Dit biedt de mogelijkheid om leerlingen optimaal te begeleiden bij hun ontwikkeling. De docenten geven zoveel mogelijk les binnen het team waarvan ze deel uitmaken.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Bij de verdeling van de leerlingen over de teams wordt een onderscheid gemaakt in de leerlingen van de richting Techniek en die van Zorg en Welzijn..</w:t>
+        <w:t xml:space="preserve"> Bij de verdeling van de leerlingen over de teams wordt een onderscheid gemaakt in de leerlingen van de richting Techniek en die van Zorg en Welzijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.10 Vacatures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jij maakt morgen mooi!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jij biedt onze leerlingen de kans het beste uit zichzelf te halen, op weg naar een actieve toekomst in een maatschappij waar zij ertoe zullen doen. Dat doen we bij Parmant Scholen door met onze zes scholen samen te zorgen voor kwalitatief goed onderwijs in een kansrijk en veilig leer-, leef-, en werkklimaat. Parmant Innova is ook een Parmant School.</w:t>
       </w:r>
@@ -8391,61 +8441,61 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bij Parmant Scholen is iedereen eigenaar van zijn loopbaan. Jij zet jouw professionaliteit in om ons onderwijs te ontwikkelen en te verbeteren. Jij voelt je verantwoordelijk voor je vak, je werk en de school en maakt gebruik van de professionele ruimte die we jou bieden om bij te dragen aan beter onderwijs voor onze leerlingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Interesse?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kijk voor meer informatie op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmwffrx8q9bdlfuyssahtk">
+      <w:hyperlink w:history="1" r:id="rIda2vgtmdlnqkqcxumn8opc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.parmantscholen.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdcdk2uiagzqkyfvg9qtc_y">
+      <w:hyperlink w:history="1" r:id="rId00h46qxwfz6y88dvv245v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vacatures worden ook altijd geplaatst op de site van OMO, het is alleen mogelijk om via deze site te solliciteren.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -9003,62 +9053,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:before="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdq26whfzoch8myq-qvveg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/bouwen-wonen-interieur/" TargetMode="External"/><Relationship Id="rIdax7nngti0-e4ih3rz03rf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/mobiliteit-transport/" TargetMode="External"/><Relationship Id="rIdixh2qu1bby-fkswitkeny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/produceren-installeren-energie/" TargetMode="External"/><Relationship Id="rIdidalxxjk8au2vs67sj4ch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evot.nl" TargetMode="External"/><Relationship Id="rIdaaaasueldufm4egefbgdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ligtenberg@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdfsde4qe4xbrxezev3leef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId7swo5ttzx6_rqv6ldqezq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Lessentabel-onderbouw-Innova.pdf" TargetMode="External"/><Relationship Id="rIdal16fzqjrlndy-clsfm4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/VCE-lestabel-bovenbouw.pdf" TargetMode="External"/><Relationship Id="rId6resakilsf9ecpjqs8p-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdjurci-hdcy2vb7dz-zlq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/pta-en-examens/" TargetMode="External"/><Relationship Id="rIdiuomleeznkap6aluoaqp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accounts.magister.net/account/login?sessionId=76b2da35dede4e2cab69e4bf89823d38&amp;returnUrl=%2Fconnect%2Fauthorize%2Fcallback%3Fclient_id%3DM6-parmantscholen.magister.net%26redirect" TargetMode="External"/><Relationship Id="rIduo-a0yrgri-ls3ocaynuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdfhexqi7gcmjlhbi3l3nos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/loopbaanorientatie/" TargetMode="External"/><Relationship Id="rIdmub8nvulmxjc5nvgb427v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.mulder@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdbi6eq8xi28i67amiadq_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.wolf@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId5tshg1du43e2f3jbdytuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.vanloon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdstmy1ymmmjdzzkg9rf_xm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/events/maand/" TargetMode="External"/><Relationship Id="rIdshccgjjwj6rc4sgvfk8vu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.vandam@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdnuwewkyddsafvkovcv1f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.plessers@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdm4-rxfrzzi2xhjhhzrbpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdlavvzh8j80sxas5j8zr65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/overzicht-vrijwillige-ouderbijdragen-2023-2024/" TargetMode="External"/><Relationship Id="rIdarfhvh3qyufuflj2rjinz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rIderfsmutubahkdmcrygqez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rIdtxakt7iysgojroet4z4dx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdvzaetowuewu5uzbyl51um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iedereendoetmee.org/" TargetMode="External"/><Relationship Id="rIdzkzbogvicrki_rcmmkkfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rIdk75n28htxlnsuzd2ljc6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdkv9n11ldy-3hz_be18bsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdqp9ck6rksbk_afo_3g-oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdeikehlamutnojzxaa84ur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ib@omo.nl" TargetMode="External"/><Relationship Id="rIduotbtoaw6rqcntcio2tt_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId98l8njyie6pt77-nmdjbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdnexouzfpdn1a4atwhs_ep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdus55vhwp0myz33qrfipd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-05-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdlvj1sed1dvkdmuuzpdskl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdxsn2rekaag8kfpqbmbgq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/08/Integriteitscode-Parmant-Scholen_juni2021-1.pdf" TargetMode="External"/><Relationship Id="rIdzd4q02kxi8gfvdfe0bjhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.goossens@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdkkmfh1xlmrx2n3uo_a64j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vertrouwenspersoon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdcjaelo6xxgz6yqyhnoaev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdkfx3_q8divbmglmwj56_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdlmsqx-bdlrgirmbcrqxh2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rIdtbitzepgah7kksnc9fcxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-06-social-mediaprotocol/" TargetMode="External"/><Relationship Id="rIdsljt3-lohazvuff_um1da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rIdv-un5mrsa3t3f8i8old0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rIdlbr_xnx4iw3hzxqosgmhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rIdlq_8tdfny7xossidjxqmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIdtoqhg8g2oz5q9nvlflvyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/" TargetMode="External"/><Relationship Id="rIdhkhzo0ltolk7hzunnlp9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.vanerp@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdfiueeqvrq8mqfzuiiphka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Anti-pestprotocol-Innova-2025-2026.pdf" TargetMode="External"/><Relationship Id="rIdzjxxe3qfugq4_bjtyjoe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Schoolveiligheidsplan-Innova-2025-2026-voor-publicatie.pdf" TargetMode="External"/><Relationship Id="rIdkuspxpi7ur4vejbmlp4rh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/08/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rId8tkzapggk6fv17vaib_ig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100aa" TargetMode="External"/><Relationship Id="rId4t1uvwahsllery7c-aoar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/kfady1pr/managementstatuut-ons-middelbaar-onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdwomqhfzvkltgkjd0mckmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/0n1fajou/reglement-voor-de-raden-van-advies.pdf" TargetMode="External"/><Relationship Id="rIdiogadxzk75u0fofstp-7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rIdm98eodmaus98wenvahpfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Leerlingstatuut-Innova.pdf" TargetMode="External"/><Relationship Id="rId4qcj0vfrmoywxsivhhjqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/01/Reglement-bezwaar-en-beroep-in-leerlingenzaken-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIddghxrdpl7tz4ac0gij5tk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/" TargetMode="External"/><Relationship Id="rIdboheiiqto1q5offxvaopv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/08/Medezeggenschapsreglement-Ons-Middelbaar-Onderwijs-DEF-002.pdf" TargetMode="External"/><Relationship Id="rIdmkhv8uq5gu2wdrftsb6hl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId6zua_7rjqwlhj4q-drwma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdfbgz_2xeh6hkd43pzlduv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdnqfq2zm3qalp5trefo192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/12/2024/12/Regeling-ter-voorkoming-van-seksuele-intimidatie-agressie-geweld-waaronder-pesten-en-discriminatie-OMO.pdf" TargetMode="External"/><Relationship Id="rIdwa-2pamo-mltgszej8lq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/01/Klachtenregeling-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdhqfduxsrpwcwyjcafmlo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIduaujzj-p8wrbzhu2_5jkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIdxmfxx-sm-bqlox5kvctcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdpjfxctomdkqnxngzdxply" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdul_zbfpb0s0xln7a8sxlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdjcmer9ikh_6kch73lptla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdxfjdxtbhufv_cus5yfw1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdsjg0isgs2kq9m4ychjfsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naardejuisteplek.nl/wp-content/uploads/2020/11/Uitvoeringsprogramma-VSV-en-JiKP-2020-2024.pdf" TargetMode="External"/><Relationship Id="rId6ohfjueryc2yzz-7x24wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/07/Schoolplan-Parmant-Innova-2024-2028.pdf" TargetMode="External"/><Relationship Id="rIdgh9vkx-tu6to8yc8vsbdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdxa6vujw58kbgy70k1fema" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rIdttttn9sho6rs--v4frsxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdeezs8ysbh-mch6s1nhicy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIdbny5c81c6qzrfyhsxvbf_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/04/PMT-Koersplan-2024-2028_def-240119.pdf" TargetMode="External"/><Relationship Id="rIdfuo2k0tzijy4lbufiywfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fwp-content%2Fuploads%2Fsites%2F9%2F2025%2F04%2FPMT-Koersplan-2024-2028_def-240119.pdf&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673364360%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HAP46NHzGN66HHC5GCJKuV3qj9muV8ra44iW%2BKkfXpw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdilva_zis_izm31hmxkftm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fjaarverslag%2F&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673389884%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=fooafXzO%2BKKqhvDlFfcWhsSXBC1C1FXFlSU3O5%2Bcmoo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdvljmli5sspljavczitbiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rIdcr26prm4slc-pmy3rxs1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omo@omo.nl" TargetMode="External"/><Relationship Id="rIdblrrxgmovwd-nhy5ct7v9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/" TargetMode="External"/><Relationship Id="rIdcnt4lpxghhotgx-im7v6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/" TargetMode="External"/><Relationship Id="rIdkot4aacxth7r-cwztcvb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdas7gmaqk8l6tfpfclyyos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdyqmrxif4nmy_rx2czx4dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/lidmaatschap-vereniging-omo/" TargetMode="External"/><Relationship Id="rIdyfig_9fc_f-c1q92crqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.vandenheuvel@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdh9vduavhbdtd8bahp-3f_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r.hol@parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIdk_o_6glu6usr2smwro08l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.hofman@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdalyaryzis8mcxnbrycscc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ligtenberg@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdmwffrx8q9bdlfuyssahtk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:www.parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdcdk2uiagzqkyfvg9qtc_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fcfa1d05407f7ccb8e860dd6fcf788aa96a3090.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44659647a2fe748730edf5d7e2c777e91c915870.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdiwimuudzckfqatkzycdnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/bouwen-wonen-interieur/" TargetMode="External"/><Relationship Id="rIdtse0syov892njidwjzng2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/mobiliteit-transport/" TargetMode="External"/><Relationship Id="rIdxcdlohvipduhs7jqq2e-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/produceren-installeren-energie/" TargetMode="External"/><Relationship Id="rIdzl47w6lvs-rsbsnc3u1yr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evot.nl" TargetMode="External"/><Relationship Id="rIdlci7cwnh0fjq6guvj6bxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ligtenberg@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdptxp9mvxah7mbmkruwpg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdisnhqfcymzuaj11ujrzqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Lessentabel-onderbouw-Innova.pdf" TargetMode="External"/><Relationship Id="rId_hltuckrg6mfsbr99mgp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/VCE-lestabel-bovenbouw.pdf" TargetMode="External"/><Relationship Id="rIdhwrkkyarvyvvjuvbnbp6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdawiy0acmntjlbyvhq9ph5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.koolen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId90raovvyh0tkmns-kokye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/pta-en-examens/" TargetMode="External"/><Relationship Id="rIdactadpuouzgcbul6ds-pm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accounts.magister.net/account/login?sessionId=76b2da35dede4e2cab69e4bf89823d38&amp;returnUrl=%2Fconnect%2Fauthorize%2Fcallback%3Fclient_id%3DM6-parmantscholen.magister.net%26redirect" TargetMode="External"/><Relationship Id="rIdcdk223eb5hxoigoslrrr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId_3_pn0kaymwzmz4h_kyop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/loopbaanorientatie/" TargetMode="External"/><Relationship Id="rIdtagl4colnsn4kpg8u72zu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.mulder@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdjrunv_l9skj47s_wipfan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.vanloon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId1f4dfcnsiit0nue2t-3pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.vanloon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdlpbq_cundwrtkv7pj1su3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/events/maand/" TargetMode="External"/><Relationship Id="rId5wsu9zmqbbijm1jhoennw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.vandam@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdam34mhrtumiochpuklgbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.plessers@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdneujcpw-tnszcrcz7dnbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-innova@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIddh7gs3kg3ll5hse9iyrju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/overzicht-vrijwillige-ouderbijdragen-2023-2024/" TargetMode="External"/><Relationship Id="rIdppj01bwwbfgklhevqwn9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rIdvd-w94aq-ghijcrffsmbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rId98s9s9m9gaafzgvdlsnfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdioet2ktlangh4futulk3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iedereendoetmee.org/" TargetMode="External"/><Relationship Id="rIdqve2webp9agatpslomxtu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rIdtup2iyozbll6azkozniyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdgnwjvswgcrmkeouqx7h6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdytoqoefhfhevct1cystxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdteznnmik8tcozdptbwqwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ib@omo.nl" TargetMode="External"/><Relationship Id="rIdtxvdvas3ch7g9ktgvnszu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId2s9u-l2zggb27oyx38vfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdsciwpinc7wtp4mtwisigd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdrossgvpyyjraz3borgqzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.hoff@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId_dcrytfdv8ia2nqsbkdwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.goossens@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdr53-nw5bwl-quonnhc5wm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl" TargetMode="External"/><Relationship Id="rId6npbpv2gknqtmsez8za3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdjbokne9sigbr8qy3yohdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rIdvtsdlj0n96d5qetgnc6zw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/artikel/9-06-social-mediaprotocol/" TargetMode="External"/><Relationship Id="rIdrkfk4fsmfubmqsrsfj2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rIds7ij6lkdq8z1ysalq-9mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rIdpb8usnhsy3-nzx2v-90lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rId0jblwhvgtbqptjq2idplz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/themas/recht-veiligheid-en-defensie/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIdfjpgqyurj46dan3lron8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.veiligthuismiddenbrabant.nl" TargetMode="External"/><Relationship Id="rIdxokhgxpfvyjpursmheq5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ikvermoedhuiselijkgeweld.nl" TargetMode="External"/><Relationship Id="rIdh4yxzu3fxs_syzyvmpapd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdtyl76ida1niy_n7wud4ra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.vanerp@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdto4kdvjr8nknwhvcs8fnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Anti-pestprotocol-Innova-2025-2026.pdf" TargetMode="External"/><Relationship Id="rIdg_4qpuu96v10bmoqdty-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Schoolveiligheidsplan-Innova-2025-2026-voor-publicatie.pdf" TargetMode="External"/><Relationship Id="rIdoaewmyudxmmsuow_ewkfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/08/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rIdc5-xlia-stzqkrlg2_kj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100aa" TargetMode="External"/><Relationship Id="rIdhsnap-bbtg5tnp1g8glzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdwlpispl3thzxhddh3tiwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/0n1fajou/reglement-voor-de-raden-van-advies.pdf" TargetMode="External"/><Relationship Id="rIdit8qqqkyfhr1v40zwzvbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rIdkm1c8zdmxpaamxc4a5msr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2024/12/Leerlingstatuut-Innova.pdf" TargetMode="External"/><Relationship Id="rIdywxwnscvwdbukpnyx0gi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/01/Reglement-bezwaar-en-beroep-in-leerlingenzaken-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdc9ge_4qnc3y2qz7mk3pkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/" TargetMode="External"/><Relationship Id="rIdo1oe2ryt9_p4sljllte7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdh9tbbs50jwzloqq-0hjo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/08/Medezeggenschapsreglement-Ons-Middelbaar-Onderwijs-DEF-002.pdf" TargetMode="External"/><Relationship Id="rIdheemn_cdoq5tuda-utph1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdycchrmcukowueqa3fkn73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rId_as0ep_7e5urhtlwsarq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdeif4g1jd84_z1ji_cmwwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/jm2lgbev/integriteitscode-vereniging-omo-2025-07-25.pdf" TargetMode="External"/><Relationship Id="rIdfki_qv9denlzskgt2uhx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/contact/klachtenregelingen/" TargetMode="External"/><Relationship Id="rIdhkwkf9jncufhi7m1pfngd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdmjf2tadj6pzq5dd_prft1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIduz2r0uxngeugz8m66-enx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdgpzyjrhgz0m0ba9r2fjba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdwyqarjvecrg8efoxhnkbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdx3n6iv4ujy2_7uk0aaab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdr11ugw_vpgjqq9-a63l2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdmdubyuqtd4ymakecneccu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatieproducten.duo.rijkscloud.nl/public/dashboardvsvopen/" TargetMode="External"/><Relationship Id="rIdzuhgczgfhzlwptcb3_qhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantinnova.nl/wp-content/uploads/sites/11/2025/07/Schoolplan-Parmant-Innova-2024-2028.pdf" TargetMode="External"/><Relationship Id="rIdgpq47rwdjxte6ge8q4qcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdph3lq2idofiswqhw4ig8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rIdizsxyvia0zhsqbjgxtgdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId9pmpyu5otmccmetb8nrg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parmantscholen.nl" TargetMode="External"/><Relationship Id="rId2xi7n4edh0jgnbaxbai4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fwp-content%2Fuploads%2Fsites%2F9%2F2025%2F04%2FPMT-Koersplan-2024-2028_def-240119.pdf&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673364360%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HAP46NHzGN66HHC5GCJKuV3qj9muV8ra44iW%2BKkfXpw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdmzaopimsppjfxbbowkoax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/?_gl=1*3fyo3t*_up*MQ..&amp;gclid=EAIaIQobChMI5bHI5JvIlAMVzIGDBx2k5iu0EAAYASAAEgLIDfD_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rId8kmcqrnddfqzp0yzifp6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fjaarverslag%2F&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673389884%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=fooafXzO%2BKKqhvDlFfcWhsSXBC1C1FXFlSU3O5%2Bcmoo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdc0-mzvsy8-wc-kduos-wa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rId61j6db2mbmrc9ju60ntq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omo@omo.nl" TargetMode="External"/><Relationship Id="rIdlpidrxm1x_jnvodvpv-oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/" TargetMode="External"/><Relationship Id="rIdxgfazwnvpo564mvpvxvb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/" TargetMode="External"/><Relationship Id="rId_mzipcovw0uzbfkhddh9_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdyp_dvwzhzj81bkvticoxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdd-pw5ib3lyhi9tc-dxzfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rIdlsfwidttrq8-b2rd91243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/?_gl=1*vc00qd*_up*MQ..*_ga*MTQxNjc0Nzc2My4xNzc5MjkzMzEz*_ga_LVJX0LYH26*czE3NzkyOTMzMTIkbzEkZzEkdDE3NzkyOTM5ODYkajYwJGwwJGgxMzAyODcwODI3" TargetMode="External"/><Relationship Id="rIdmmldl4wyaawxidxqtc1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omo.nl" TargetMode="External"/><Relationship Id="rIdqcoroqz0t8gdqt-ogirys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.vandenheuvel@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdg2gu3ojxxzcexsc4dotz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r.hol@parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIdfdq8x_xrxg_vswftzbsej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.hofman@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdcpmjtq9fzurzjv6nhmnov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ligtenberg@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIda2vgtmdlnqkqcxumn8opc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:www.parmantscholen.nl" TargetMode="External"/><Relationship Id="rId00h46qxwfz6y88dvv245v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e5713648e956e85adf406c376569808cba2f2a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44659647a2fe748730edf5d7e2c777e91c915870.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Schoolgids Parmant Innova</dc:title>
   <dc:creator>Parmant Schoolgids Generator</dc:creator>
-  <dc:description>Schoolgids Parmant Innova (9 juni 2026)</dc:description>
+  <dc:description>Schoolgids Parmant Innova (8 augustus 2026)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>