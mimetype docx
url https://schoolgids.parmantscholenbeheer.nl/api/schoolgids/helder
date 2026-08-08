--- v0 (2026-06-13)
+++ v1 (2026-08-08)
@@ -55,51 +55,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0079C2"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Parmant Helder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versie: 13 juni 2026</w:t>
+        <w:t xml:space="preserve">Versie: 8 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Inhoudsopgave</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Inhoudsopgave"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
@@ -503,51 +503,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.02 Lessentabel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="777777"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Geüpdatet op 14 januari 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdf1lon-nlg9fznkhnrkc1p">
+      <w:hyperlink w:history="1" r:id="rId_fc84dq3jp3ydkwbcf7zl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lessentabel 2025-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.03 Oriënterende stage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -949,71 +949,71 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In het</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Schoolondersteuningsprofiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">(SOP) wordt onze visie op onze ondersteuning beschreven. In dit document staat wat de basisondersteuning is en de interne en externe ondersteuning. Ook is er informatie opgenomen over toelating en ontwikkeldoelen en ambities.
 Bijlagen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdezz5hji4unwq8nv9ilixx">
+      <w:hyperlink w:history="1" r:id="rIdd5rsehefju9xoifzcklc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ondersteuningsvoorzieningen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIda_fjk3molhjia8joylmcz">
+      <w:hyperlink w:history="1" r:id="rIdfu3vqjb9krbzt0dbrapui">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Mentoraat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.05 Leerlingvolgsysteem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1455,51 +1455,51 @@
         <w:t xml:space="preserve">In de loop van het schooljaar krijgen alle leerlingen uit de eerste en vierde klas een gezondheidsonderzoek. Ouders/verzorgers worden hierover van tevoren geïnformeerd. Als het team Jeugdgezondheidszorg hulp of begeleiding adviseert, dan wordt u hierover geïnformeerd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Het gezondheidsonderzoek is niet verplicht. Jeugdgezondheidszorg houdt vanuit een wettelijke taak zich op de gezondheid en ontwikkeling van kinderen en jongeren. Dit om problemen op tijd te signaleren en voorkomen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Heeft u vragen of wilt u een afspraak maken voor een gezondheidsonderzoek of gesprek. U kunt contact opnemen met het team Jeugdgezondheidszorg:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">U kunt op de website kijken: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_zam-qfuvxypgojambfhc">
+      <w:hyperlink w:history="1" r:id="rIdw45nwy9p9zzub0o-_82ae">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ggdbzo.nl/mijn-kind</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Belt u liever? Dat kan via: 088-0031414 op maandag t/m vrijdag van 8.30 tot 17.00 uur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1655,77 +1655,77 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">het inschakelen van hulp van binnen of buiten de school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Algemeen geldt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verantwoording van verzuim gebeurt door ouder(s)/verzorger(s) vooraf dan wel binnen maximaal twee dagen na terugkeer op school. Voor meer informatie verwijzen wij naar de website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId20pv2d0vcydo9qdjokcrm">
+      <w:hyperlink w:history="1" r:id="rIdxkice16zt7_5ss9kfevat">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.rijksoverheid.nl/onderwerpen/leerplicht</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjj8rrawk-5d6hgqhux16">
+      <w:hyperlink w:history="1" r:id="rIdqtwvlqnxutbp6tglgdo07">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.leerplicht.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Ouder(s)/verzorger(s) kunnen ook per mail contact opnemen met de afdeling Leerplicht van de gemeente Eindhoven: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddp3gg6hygjukjrozrx5e-">
+      <w:hyperlink w:history="1" r:id="rIden74lc4qy0vfor-atngel">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leerplichtplus@eindhoven.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.12 Procedure schorsing en verwijdering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -2421,51 +2421,51 @@
       <w:r>
         <w:t xml:space="preserve">De vakken ckv en lichamelijke opvoeding ‘voldoende’ of ‘goed’ zijn. Bij je eindcijfers in het rijtje Nederlands, Engels en wiskunde ten hoogste één 5 voorkomt (dus één 5 en verder 6 of hoger of alle drie 6 of hoger). Dit is de zogenaamde </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">kernvakkenregel*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">*voor het havo en het vwo is de zogenaamde </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqgf3s1-_oxjxxetrxyqm">
+      <w:hyperlink w:history="1" r:id="rIdpiuws1kslzg7nhvqghuo2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">kernvakkenregel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> van kracht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3312,84 +3312,84 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Telefoon 040-2116090</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzcpi7r1nojrycgkqgfso">
+      <w:hyperlink w:history="1" r:id="rIdnr_flwszpuq1b_xqv-dy8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mediatheek@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Link naar de catalogus:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhoh6txp9vdxafe7j66fsp">
+      <w:hyperlink w:history="1" r:id="rIdfjy2l2cfkpnsgh5qt7vf5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://parmantscholen.auralibrary.nl/auraicx.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.06 Kluisjes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -3617,51 +3617,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als een leerling niet op school kan komen verwachten wij vóór 08.15 uur een melding van de ouder(s)/verzorger(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Deze melding kan ingediend worden via </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">één van de formulieren</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> op de website (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc1xunxhtbckgoxbl30g1j">
+      <w:hyperlink w:history="1" r:id="rId4kinjpf-rh0-s4jtzqveh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://parmanthelder.nl/ziek-absent-verlof/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). Als we geen bericht ontvangen, wordt er voor 10.00 uur contact met de ouder(s)/verzorger(s) van desbetreffende leerling opgenomen. Als de leerling weer naar school komt meldt hij/zij zich weer aanwezig bij de baliemedewerker vóór aanvang van het eerstvolgende lesuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alleen in zeer speciale omstandigheden zal door de schoolleiding bijzonder verlof worden verleend, eventueel in overleg met de ambtenaar leerplicht. Verzoek tot </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3896,197 +3896,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de gevallen dat de leerling van 18 jaar en ouder geen toestemming geeft, kan het in bepaalde situaties belangrijk zijn om ouder(s)/verzorger(s) toch te informeren over de onderwijsvorderingen. Het verstrekken van informatie wordt in die gevallen noodzakelijk geacht voor de schoolcarrière van de leerling en weegt dan zwaarder dan het privacybelang.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De leerling wordt vooraf ingelicht over de informatie die de school met ouders/verzorgers deelt en waarom dit besluit is genomen. Aan dat besluit liggen altijd zwaarwegende redenen ten grondslag. Het gaat dan om informatie over veelvuldig ongeoorloofd schoolverzuim, noodzakelijke extra ondersteuning van de leerling en als er sprake is van schorsing en verwijdering.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor vragen en opmerkingen kunnen ouders/verzorgers en leerlingen terecht bij Esther Le Large, het privacy-aanspreekpunt binnen Parmant Scholen </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhs8g5wyjyvyzntz5jy-x4">
+      <w:hyperlink w:history="1" r:id="rIdxoalipco3xmov7dptjxoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of bij de Functionaris voor de Gegevensbescherming van OMO </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy2yevmxxt_2qmvihsw6au">
+      <w:hyperlink w:history="1" r:id="rIdiwogtcanfyjs2z6ksrsyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Daarnaast hanteert OMO een klachtenregeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.02 Schoolraad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="777777"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Geüpdatet op 19 december 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ouders/verzorgers, leerlingen en personeel praten en beslissen mee en adviseren over allerlei onderwerpen die te maken hebben met de school. Dit gebeurt binnen de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtzs134kzhu0w2pisg_uq">
+      <w:hyperlink w:history="1" r:id="rIdt1-jasoanhsy9jut0nnua">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">medezeggenschapsraad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> en de schoolraad.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De schoolraad bestaat uit ouders/verzorgers en medewerkers van school. Ouders/verzorgers en medewerkers worden verkozen voor drie jaar en kunnen daarna herkozen worden. Zij fungeren als klankbord. Er zijn meerdere bijeenkomsten per jaar. De school stelt deelname door ouders hierin erg op prijs. Hun positieve inbreng is waardevol. Hiervan maken wij graag gebruik. Aanmelden kan via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkq2ubenkr1tllktrdsqs">
+      <w:hyperlink w:history="1" r:id="rIdzk5-czm8r_n3qx0gbbfod">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">schoolraad-helder@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.03 Medezeggenschap</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="777777"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Geüpdatet op 19 december 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wij vinden het belangrijk dat ouders/verzorgers, leerlingen en personeel meepraten, adviseren en meebeslissen over allerlei onderwerpen die te maken hebben met de school. Dit gebeurt binnen de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpqruk1srjnc67di2jp8_">
+      <w:hyperlink w:history="1" r:id="rIdrejdfpfmzlo2l0thlggim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">medezeggenschapsraad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> van Parmant Scholen en de Schoolraad van Helder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ouders/verzorgers die geïnteresseerd zijn in de medezeggenschapsraad kunnen zich melden bij de voorzitter per mail: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeuluwotbdftljmr9efcx1">
+      <w:hyperlink w:history="1" r:id="rIdwax_ohal1gamfpx-b_anm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MR-20AT@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.04 Ouderplatform</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
@@ -4131,51 +4131,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">het organiseren van een thema-avond en een beroepenmiddag;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">het organiseren en leveren van praktische ondersteuning aan het team bij uitstapjes, workshops en de diploma- en rapportuitreikingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor vragen, aan- of opmerkingen of wanneer u zelf deel wilt nemen aan het Ouderplatform, kunt u een bericht sturen naar: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5wm3seiiz5uyswkivuja3">
+      <w:hyperlink w:history="1" r:id="rIdvhn2h2bpfqiqoj-1jhx-p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ouderplatform-helder@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.05 Leerlingenraad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
@@ -4826,88 +4826,88 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="777777"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Geüpdatet op 19 december 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school handelt in het kader van privacy conform de Algemene Verordening Gegevensbescherming (AVG) en het Privacy Reglement van vereniging Ons Middelbaar Onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk hier het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd-pvy3ab276b0gwpkryib">
+      <w:hyperlink w:history="1" r:id="rIdqqq1dpfhlev9mkiak9lfx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Privacyreglement verwerking leerlinggegevens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> van Parmant Scholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging werkt met het ‘Privacy normenkader’ dat onder andere gebaseerd is op het ISO-normenkader 27001/27002. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij 1 januari 2027 voldoen aan niveau 3 binnen de vereniging</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naast dit normenkader wordt er ook gewerkt aan het Normenkader informatiebeveiliging dat met Privacy hand in hand gaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De functionaris gegevensbescherming van vereniging Ons Middelbaar Onderwijs houdt toezicht op de verschillende processen en verwerkingen waarbij persoonsgegevens betrokken zijn. De vereniging voert een duidelijk en transparant privacy beleid. Hebt u een klacht of wilt u iets voorleggen aan onze functionaris gegevensbescherming, stuur dan een mail naar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfmfkzbqiigxa10xyauhl">
+      <w:hyperlink w:history="1" r:id="rId6clpit_i0sbksi1fnnzu9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Scholen gaat zorgvuldig om met de verwerking van persoonsgegevens;</w:t>
       </w:r>
@@ -5141,77 +5141,77 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcu0d2cfo1q7esfvhfc4v">
+      <w:hyperlink w:history="1" r:id="rIdsn05vvldrty01vsrqz1v-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zijn er vragen over privacy binnen de vereniging OMO stel ze via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy37eczvidf1fqnpfmhcpc">
+      <w:hyperlink w:history="1" r:id="rIdlmfqrzcnrhy9uclvtzi5e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">po@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.02 Toestemming verwerken persoonsgegevens van leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
@@ -5525,120 +5525,120 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plan van aanpak behorend bij de RI&amp;E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Sociaal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdw937lr6te68mxpta60qlh">
+      <w:hyperlink w:history="1" r:id="rIdkzd8lllaxmbyji0v59zd2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schoolveiligheidsplan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> waarin preventief en curatief beleid omschreven staat met gedragscodes en protocollen, waaronder cameratoezicht en het recht van de school om, met toestemming van de schoolleiding, kluisjes te openen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een aangestelde schoolveiligheidscoördinator en een anti-pestcoördinator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tevredenheidsonderzoek voor leerlingen, medewerkers en ouders. In dit onderzoek wordt ook het veiligheidsgevoel en pestgedrag uitdrukkelijk benoemd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdctfyy57lfobi9foa7n6q5">
+      <w:hyperlink w:history="1" r:id="rId6zkfu8bqjcofg7b-c7sb4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Integriteitscode Ons Middelbaar Onderwijs (OMO).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId8sudbwbfwhv-_dvvz-oyk">
+      <w:hyperlink w:history="1" r:id="rIdl7qkiruu5wfbl1rva5yun">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Integriteitscode en gedragscode gebruik social media Parmant Scholen.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wij willen dat iedereen die bij ons leert, werkt en ons bezoekt, zich bij ons welkom en veilig kan voelen. Dagelijks maken we samen morgen mooi vanuit onze gemeenschappelijke kernwaarden kansrijk, divers en bijdragend, die het hart van onze collectieve cultuur vormen.
 Een cultuur waarin je je gezien, gehoord en gerespecteerd voelt in wie je bent. Een cultuur waarbij de norm is dat we de (professionele) ruimte bij en naar elkaar voelen om ons respectvol te kunnen uitspreken, zaken met elkaar te kunnen bespreken en af te spreken, elkaar feedback te kunnen geven en deze ook te kunnen ontvangen en waar nodig elkaar ook te kunnen aanspreken.
 Het kan zijn dat je daarin vastloopt of ervaringen hebt die je een onprettig gevoel (hebben) geven, je geraakt hebben. Ook kan het zijn dat er (privé)omstandigheden zijn die je (nog) niet wilt delen, maar die wel je wel bezighouden en die mogelijk van invloed zijn op je concentratie, motivatie, leer- of werkprestaties. Of misschien wil je vertrouwelijk sparren of advies inwinnen over de aanpak van een bepaalde situatie. Voor al dit soort vragen kun je terecht bij een vertrouwenspersoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5696,151 +5696,151 @@
       <w:r>
         <w:t xml:space="preserve">of bereiken via het algemene telefoonnummer van Parmant Scholen: 040 - 790 00 80.
 Ook kun je terecht bij landelijke vertrouwensinspecteurs. Zij zijn bereikbaar op: 0900 - 111 31 11 (lokaal tarief). Meer informatie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">.
 Meer weten over ons beleid?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdujhs9quswp9hwzl58x42l">
+      <w:hyperlink w:history="1" r:id="rIdjnqhl1efy2w_a28msas3k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sociaal veiligheidsplan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdrurra_rexga1fdj_wycoj">
+      <w:hyperlink w:history="1" r:id="rIdijh7-z52e7897ffp9a_6y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anti-pestprotocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdcswt8egsyuhtccc5umdn-">
+      <w:hyperlink w:history="1" r:id="rIdbaqh7ozrc8th5kiftqzcx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social mediaprotocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId4i9_8msieq-c5xtl5mhzg">
+      <w:hyperlink w:history="1" r:id="rIdn6eg0gyejffl77xg0slvq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OMO-klachtenregeling integriteit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdz1qdn_vbwu2_j6twlvcbi">
+      <w:hyperlink w:history="1" r:id="rId95euygcnaw4__5s5mtvdb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Klokkenluidersregeling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdjlfqap_xyulttzrqpbyms">
+      <w:hyperlink w:history="1" r:id="rIdrjyfrljppqcuw4unt6ke3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Externe vertrouwenspersoon OMO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.02 Meldcode huiselijk geweld en kindermishandeling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -5943,51 +5943,51 @@
         <w:t xml:space="preserve">Het anti-pestprotocol van Parmant Helder heeft als doel: “Alle leerlingen moeten zich tijdens de middelbare schoolperiode veilig voelen, zodat zij zich optimaal kunnen ontwikkelen”. Door regels en afspraken zichtbaar te maken kunnen leerlingen en volwassenen, als er zich ongewenste situaties voordoen, elkaar aanspreken op deze regels en afspraken. Dat vraagt wel, dat wij leerlingen uitdagen zich assertief op te stellen. Door elkaar te steunen en wederzijds respect te tonen stellen we alle leerlingen in de gelegenheid om met veel plezier naar school te gaan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sinds 1 januari 2006 is het wettelijk verplicht om als school een zorgplan te hebben.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Een onderdeel van dit plan is een anti-pestprotocol. Het anti-pestprotocol geeft leerlingen, docenten en ouders / verzorgers duidelijkheid over hoe gehandeld wordt in het geval van respectloos gedrag op school. Wij vinden het als school heel belangrijk dat leerlingen elkaar respecteren en dat pesten wordt voorkomen. Op deze manier dragen de leerlingen deze waarde in de toekomst met zich mee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lees het gehele </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId71lgnizowqhy-cwbkishc">
+      <w:hyperlink w:history="1" r:id="rId7vsfcmhaehjotdmjinrma">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anti-pestprotocol 2025-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.05 Social-mediaprotocol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
@@ -6900,51 +6900,51 @@
         <w:t xml:space="preserve">houdt eveneens toezicht op de kwaliteit van onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid algemene contactinformatie: 088 - 669 60 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdsdqvqzkxucftsnvve_icn">
+      <w:hyperlink w:history="1" r:id="rIdnlot6mopqeq988pwzaxe8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vertrouwensinspecteurs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> telefoon 0900 - 111 31 11 (lokaal tarief)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.02 Scholen op de kaart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
@@ -7535,72 +7535,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jij maakt morgen mooi!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij Parmant Scholen werken we aan het onderwijs van morgen. Ons jaarverslag geeft een inkijk in wat we het afgelopen schooljaar hebben gedaan om ons onderwijs verder te ontwikkelen en te verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze plannen en doelstellingen hebben we beschreven in ons </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbyaby-lhqo4b4_swluyh9">
+      <w:hyperlink w:history="1" r:id="rIdjcqh_cdiiosuksdaq06iu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">koersplan 2024 – 2028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> met de vijf speerpunten: innoverend vermogen, eigentijds onderwijs, vitaliteit en werkgeluk, samenwerken en leefgemeenschap. Ons koersplan is een afgeleide van OMO Koers 2030 ‘Samen groeien’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer weten? Onze jaarverslagen zijn </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl_931w5an7xo_pchynhm1">
+      <w:hyperlink w:history="1" r:id="rIdne2jnypezm3puzva-mcad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> te bekijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.07 Onderdeel van vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
@@ -8359,62 +8359,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:before="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdf1lon-nlg9fznkhnrkc1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2024/01/Lessentabel-2025-2026.pdf" TargetMode="External"/><Relationship Id="rIdezz5hji4unwq8nv9ilixx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/02/Ondersteuningsvoorzieningen.pdf" TargetMode="External"/><Relationship Id="rIda_fjk3molhjia8joylmcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/02/Mentoraat.pdf" TargetMode="External"/><Relationship Id="rId_zam-qfuvxypgojambfhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ggdbzo.nl/mijn-kind" TargetMode="External"/><Relationship Id="rId20pv2d0vcydo9qdjokcrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/onderwerpen/leerplicht" TargetMode="External"/><Relationship Id="rIdbjj8rrawk-5d6hgqhux16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leerplicht.net/" TargetMode="External"/><Relationship Id="rIddp3gg6hygjukjrozrx5e-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leerplichtplus@eindhoven.nl" TargetMode="External"/><Relationship Id="rIdaqgf3s1-_oxjxxetrxyqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/eindexamens/vwo/eindexameneisen-vwo" TargetMode="External"/><Relationship Id="rIdhzcpi7r1nojrycgkqgfso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mediatheek@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdhoh6txp9vdxafe7j66fsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantscholen.auralibrary.nl/auraicx.aspx" TargetMode="External"/><Relationship Id="rIdc1xunxhtbckgoxbl30g1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/ziek-absent-verlof/" TargetMode="External"/><Relationship Id="rIdhs8g5wyjyvyzntz5jy-x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdy2yevmxxt_2qmvihsw6au" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdxtzs134kzhu0w2pisg_uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/overlegorganen/" TargetMode="External"/><Relationship Id="rIdjkq2ubenkr1tllktrdsqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-helder@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdwpqruk1srjnc67di2jp8_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/overlegorganen/" TargetMode="External"/><Relationship Id="rIdeuluwotbdftljmr9efcx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR-20AT@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId5wm3seiiz5uyswkivuja3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ouderplatform-helder@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdd-pvy3ab276b0gwpkryib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rIdwfmfkzbqiigxa10xyauhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdmcu0d2cfo1q7esfvhfc4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdy37eczvidf1fqnpfmhcpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdw937lr6te68mxpta60qlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdctfyy57lfobi9foa7n6q5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rId8sudbwbfwhv-_dvvz-oyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/08/Integriteitscode-Parmant-Scholen_juni2021-1.pdf" TargetMode="External"/><Relationship Id="rIdujhs9quswp9hwzl58x42l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdrurra_rexga1fdj_wycoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rIdcswt8egsyuhtccc5umdn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/artikel/9-05-social-mediaprotocol/" TargetMode="External"/><Relationship Id="rId4i9_8msieq-c5xtl5mhzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rIdz1qdn_vbwu2_j6twlvcbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rIdjlfqap_xyulttzrqpbyms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rId71lgnizowqhy-cwbkishc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2024/12/Anti-pestprotocol-2025-2026.pdf" TargetMode="External"/><Relationship Id="rIdsdqvqzkxucftsnvve_icn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdbyaby-lhqo4b4_swluyh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantscholen.nl/wp-content/uploads/sites/9/2025/04/PMT-Koersplan-2024-2028_def-240119.pdf" TargetMode="External"/><Relationship Id="rIdl_931w5an7xo_pchynhm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantscholen.nl/jaarverslag/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId_fc84dq3jp3ydkwbcf7zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2024/01/Lessentabel-2025-2026.pdf" TargetMode="External"/><Relationship Id="rIdd5rsehefju9xoifzcklc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/02/Ondersteuningsvoorzieningen.pdf" TargetMode="External"/><Relationship Id="rIdfu3vqjb9krbzt0dbrapui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/02/Mentoraat.pdf" TargetMode="External"/><Relationship Id="rIdw45nwy9p9zzub0o-_82ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ggdbzo.nl/mijn-kind" TargetMode="External"/><Relationship Id="rIdxkice16zt7_5ss9kfevat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/onderwerpen/leerplicht" TargetMode="External"/><Relationship Id="rIdqtwvlqnxutbp6tglgdo07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leerplicht.net/" TargetMode="External"/><Relationship Id="rIden74lc4qy0vfor-atngel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leerplichtplus@eindhoven.nl" TargetMode="External"/><Relationship Id="rIdpiuws1kslzg7nhvqghuo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/eindexamens/vwo/eindexameneisen-vwo" TargetMode="External"/><Relationship Id="rIdnr_flwszpuq1b_xqv-dy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mediatheek@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdfjy2l2cfkpnsgh5qt7vf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantscholen.auralibrary.nl/auraicx.aspx" TargetMode="External"/><Relationship Id="rId4kinjpf-rh0-s4jtzqveh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/ziek-absent-verlof/" TargetMode="External"/><Relationship Id="rIdxoalipco3xmov7dptjxoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdiwogtcanfyjs2z6ksrsyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdt1-jasoanhsy9jut0nnua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/overlegorganen/" TargetMode="External"/><Relationship Id="rIdzk5-czm8r_n3qx0gbbfod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-helder@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdrejdfpfmzlo2l0thlggim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/overlegorganen/" TargetMode="External"/><Relationship Id="rIdwax_ohal1gamfpx-b_anm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR-20AT@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdvhn2h2bpfqiqoj-1jhx-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ouderplatform-helder@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdqqq1dpfhlev9mkiak9lfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rId6clpit_i0sbksi1fnnzu9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdsn05vvldrty01vsrqz1v-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdlmfqrzcnrhy9uclvtzi5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdkzd8lllaxmbyji0v59zd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rId6zkfu8bqjcofg7b-c7sb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdl7qkiruu5wfbl1rva5yun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2025/08/Integriteitscode-Parmant-Scholen_juni2021-1.pdf" TargetMode="External"/><Relationship Id="rIdjnqhl1efy2w_a28msas3k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdijh7-z52e7897ffp9a_6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rIdbaqh7ozrc8th5kiftqzcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/artikel/9-05-social-mediaprotocol/" TargetMode="External"/><Relationship Id="rIdn6eg0gyejffl77xg0slvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rId95euygcnaw4__5s5mtvdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rIdrjyfrljppqcuw4unt6ke3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rId7vsfcmhaehjotdmjinrma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/4/2024/12/Anti-pestprotocol-2025-2026.pdf" TargetMode="External"/><Relationship Id="rIdnlot6mopqeq988pwzaxe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdjcqh_cdiiosuksdaq06iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantscholen.nl/wp-content/uploads/sites/9/2025/04/PMT-Koersplan-2024-2028_def-240119.pdf" TargetMode="External"/><Relationship Id="rIdne2jnypezm3puzva-mcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantscholen.nl/jaarverslag/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Schoolgids Parmant Helder</dc:title>
   <dc:creator>Parmant Schoolgids Generator</dc:creator>
-  <dc:description>Schoolgids Parmant Helder (13 juni 2026)</dc:description>
+  <dc:description>Schoolgids Parmant Helder (8 augustus 2026)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>