--- v1 (2026-08-08)
+++ v2 (2026-10-07)
@@ -55,51 +55,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7F4795"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Parmant Florian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versie: 8 augustus 2026</w:t>
+        <w:t xml:space="preserve">Versie: 7 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Inhoudsopgave</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Inhoudsopgave"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
@@ -246,51 +246,51 @@
       <w:r>
         <w:t xml:space="preserve">Parmant Florian beschikt over expertise om de doelgroep effectief te begeleiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.02 Onderwijsaanbod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het onderwijsaanbod sluit aan op de doelen van ons onderwijs: het zelfstandig functioneren van de leerlingen in de maatschappij in het algemeen en plaatsing op de arbeidsmarkt in het bijzonder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Leerlingen krijgen veel praktijklessen. In deze lessen leren ze basisvaardigheden. Stap voor stap, via interne en externe stages, leren onze leerlingen hun basisvaardigheden toe te passen en ontdekken ze wat ze goed kunnen en hoe hun talenten het beste tot hun recht komen. Daarbij worden ze intensief begeleid en gecoacht (zie H 6, Begeleiding). Het onderwijsprogramma duurt in principe vijf jaar. Sommige leerlingen doen er langer over. Dit is afhankelijk van hun capaciteiten en vorderingen. Ze mogen op school blijven tot en met het schooljaar waarin ze 18 jaar worden.</w:t>
+        <w:t xml:space="preserve">Leerlingen krijgen veel praktijklessen. In deze lessen leren ze basisvaardigheden. Stap voor stap, via interne en externe stages, leren onze leerlingen hun basisvaardigheden toe te passen en ontdekken ze wat ze goed kunnen en hoe hun talenten het beste tot hun recht komen. Daarbij worden ze intensief begeleid en gecoacht (zie H 6, Begeleiding). Het onderwijsprogramma duurt in principe vijf jaar, maar er wordt altijd gekeken naar de leerling. Vanuit maatwerk kan er afgeweken worden van de 5 jaar durende schoolperiode. Sommige leerlingen doen er langer over. Dit is afhankelijk van hun capaciteiten en vorderingen. Ze mogen op school blijven tot en met het schooljaar waarin ze 18 jaar worden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ons onderwijs is als volgt samen te vatten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">talenten ontdekken en ontwikkelen;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -382,192 +382,155 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het maximaliseren van kansen op de arbeidsmarkt voor elke leerling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vmbo-pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voor leerlingen met een pro of vmbo-basis advies die nog twijfelen wat het meest passend is, hebben we de vmbo-pro route. Leerlingen kunnen zich aanmelden op óf Parmant Florian (bij een pro advies) óf op Parmant Antoon (bij een vmbo-basis advies). In deze klas krijgen de leerlingen lessen op Parmant Antoon én op Parmant Florian. In een jaar tijd kijken de twee scholen samen wat het beste bij de leerling past. Heeft de leerling meer tijd nodig en past het programma met meer praktijkvakken het beste, dan gaat zij/hij na dat jaar praktijkonderwijs volgen. Past vmbo-basis beter bij de leerlingen dan gaat zij/hij de AntoonRoute volgen met het zetten van de volgende stappen.</w:t>
+        <w:t xml:space="preserve">Voor leerlingen met een pro of vmbo-basis advies die nog twijfelen wat het meest passend is, hebben we de vmbo-pro route. Leerlingen kunnen zich aanmelden op Parmant Florian. In deze klas krijgen de leerlingen lessen op Parmant Antoon én op Parmant Florian. In een jaar tijd kijken de twee scholen samen wat het beste bij de leerling past. Heeft de leerling meer tijd nodig en past het programma met meer praktijkvakken het beste, dan gaat zij/hij na dat jaar praktijkonderwijs volgen. Past vmbo-basis beter bij de leerlingen dan gaat zij/hij de AntoonRoute volgen met het zetten van de volgende stappen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Integratieklas</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Een keer per maand is er een evaluatiemoment met het ondersteuningsteam en mentoren, waarbij de ontwikkelingen van alle leerlingen worden besproken en er ruimte is om ook het proces rondom de integratieklas te bespreken.</w:t>
+        <w:t xml:space="preserve">Pedagogisch doel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het pedagogisch handelen is erop gericht om het zelfvertrouwen van de leerlingen te vergroten. In een vertrouwde, veilige en gestructureerde omgeving wordt de leerling uitgedaagd en gestimuleerd om zich te ontplooien. De pedagogische aanpak wordt zoveel mogelijk afgestemd op de mogelijkheden van de individuele leerling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pedagogisch doel</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Het pedagogisch handelen is erop gericht om het zelfvertrouwen van de leerlingen te vergroten. In een vertrouwde, veilige en gestructureerde omgeving wordt de leerling uitgedaagd en gestimuleerd om zich te ontplooien. De pedagogische aanpak wordt zoveel mogelijk afgestemd op de mogelijkheden van de individuele leerling.</w:t>
+        <w:t xml:space="preserve">Organisatie van het onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Florian kent een team basisvorming (leerjaar 1, 2, 3) en een team toeleiding (leerjaar 4, 5, ATC) met elk een eigen teamleider. Elke groep heeft een mentor. De groepsgrootte is maximaal 16 leerlingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Organisatie van het onderwijs</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Parmant Florian kent een team basisvorming (leerjaar 1, 2, 3) en een team toeleiding (leerjaar 4, 5, ATC) met elk een eigen teamleider. Elke groep heeft een mentor. De groepsgrootte is maximaal 15 leerlingen.</w:t>
+        <w:t xml:space="preserve">Onderwijskundig doel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Leerlingen krijgen een gedifferentieerd programma op het gebied van: Nederlands, rekenen, Engels en lichamelijke opvoeding. Het streefniveau/referentieniveau voor Nederlands en rekenen is 1F. Verder krijgen ze lessen in de volgende domeinen: Wonen, Werken, Burgerschap en Vrijetijd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In leerjaar 1 beginnen we al met één lesuur LOB (loopbaanontwikkeling): oriënteren op werken. In leerjaar 2 komt daar een sector dag bij. Leerlingen maken kennis met vier sectoren van de arbeidsmarkt: Techniek, handel &amp; economie, en dienstverlening. Aan het einde van het tweede jaar mogen leerlingen twee sectoren laten vallen. In leerjaar 3 gaat de oriëntatie verder binnen twee sectoren en start de voorbereiding op externe stages. In leerjaar 4 hebben ze kennis gemaakt met alle drie de sectoren. Daarna kiezen ze voor leerjaar 5 een definitieve uitstroomrichting. Dit geeft mogelijkheid voor meer verdieping op een vakgebied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Onderwijskundig doel</w:t>
-[...22 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Onderwijsleergebieden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In de beginperiode vormt theorie ongeveer 60% van het programma; in een later stadium wordt de theorie steeds meer door praktische lessen vervangen.</w:t>
+        <w:t xml:space="preserve">In de beginperiode vormt theorie ongeveer 60% van het programma; in een later stadium wordt de theorie steeds meer door praktische lessen en stage vervangen.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Praktische vaardigheden worden getraind binnen de sectoren:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">techniek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">groen</w:t>
-[...11 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">handel en economie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">dienstverlening</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De onderwijstijd</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -695,51 +658,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">School gebruikt heldere en realistische verslagen en rapportages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Samenwerking met andere scholen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Om leerlingen een traject op maat te kunnen bieden, werkt PSE samen met de verschillende scholen voor (speciaal)basisonderwijs, voortgezet (speciaal)onderwijs, andere scholen voor praktijkonderwijs en middelbaar beroepsonderwijs (mbo).</w:t>
+        <w:t xml:space="preserve">Om leerlingen een traject op maat te kunnen bieden, werkt Parmant Florian samen met de verschillende scholen voor (speciaal)basisonderwijs, voortgezet (speciaal)onderwijs, andere scholen voor praktijkonderwijs en middelbaar beroepsonderwijs (mbo).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.03 Lestabellen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -757,52 +720,97 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1.03 Lestabellen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Geüpdatet op 3 april 2025</w:t>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4762500" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="Image" descr="Image" title="Image"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4762500" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Geüpdatet op 5 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.04 Voorbereiding op de arbeidsmarkt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aan het einde van leerjaar drie gaan leerlingen naar het ArbeidsToeleidingsCentrum (ATC) om arbeidsvaardigheden te trainen. Dit ATC is gevestigd op bedrijvenpark Esp in Eindhoven-Noord.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Leerlingen worden daar voorbereid op externe stages en arbeid. Als na enige tijd de leerling heeft getoond over voldoende competenties te beschikken, wordt een externe stage opgestart. Daarvoor krijgt een leerling een stagedocent toegewezen. De stagedocent volgt en beoordeelt de leerling tijdens de stageperiode en onderhoudt contact met het stagebedrijf.</w:t>
       </w:r>
     </w:p>
@@ -853,174 +861,188 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.05 Uitstroomprofielen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Er zijn vier uitstroomprofielen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dagbesteding, voor leerlingen waarvoor betaalde arbeid nog te hoog gegrepen is;</w:t>
+        <w:t xml:space="preserve">Dagbesteding;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beschut werk;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Arbeid, voor leerlingen die na de praktijkschool gaan werken;</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">(Door)leren, voor leerlingen die naar een ROC (Entree-opleiding) en aansluitend een niveau 2 opleiding kunnen.</w:t>
+        <w:t xml:space="preserve">Arbeid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Arbeid via Entree (school schat in dat de leerling een Entree diploma kan halen en dat dit eindonderwijs zal zijn dus dat de leerling daarna gaat werken)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Entree behaald (leerling behaalt zijn entree diploma op Parmant Florian en kan daarna door naar een mbo 2 opleiding).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jaarlijks wordt met ouder(s)/verzorger(s) het ontwikkelingsperspectief en de verwachte uitstroom van de leerling besproken. De afspraken en onderbouwing hiervan worden vastgelegd in een Ontwikkelingsperspectiefplan (OPP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hieronder staat een schematische weergave, waarbij benadrukt wordt dat er in de praktijk, individueel nog diverse varianten voorkomen. Met ‘basis’ wordt de opleiding in de onderbouw bedoeld.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nazorg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Gedurende twee jaar na schoolverlaten volgt de school de leerling en biedt daar waar wenselijk en mogelijk ondersteuning en/of advies. Er worden daarvoor door de nazorgconsulenten ook bezoeken gebracht aan</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> bedrijven en vervolgopleidingen.</w:t>
+        <w:t xml:space="preserve">Gedurende één jaar (en bij uitstroom naar arbeid twee jaar) na schoolverlaten volgt de school de leerling en biedt, waar wenselijk en mogelijk, ondersteuning en/of advies. De nazorgconsulenten bezoeken hiervoor bedrijven bij uitstroom naar arbeid en monitoren hoe het met de leerling gaat op een vervolgopleiding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.06 Activiteiten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In het lesprogramma zijn diverse activiteiten opgenomen die de sociale interactie van de leerlingen bevorderen. De activiteiten in lestijd maken onderdeel uit van het lesprogramma en zijn daarom verplicht en gratis. De activiteiten buiten lestijd en de schoolreizen zijn facultatief.</w:t>
+        <w:t xml:space="preserve">In het lesprogramma zijn diverse activiteiten opgenomen die de sociale interactie van de leerlingen bevorderen. De activiteiten in lestijd maken onderdeel uit van het lesprogramma en zijn daarom verplicht en gratis. Wanneer een leerling niet kan of wil deelnemen aan een activiteit, wordt er op school een alternatief programma aangeboden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Over de verschillende activiteiten ontvangen de leerlingen en hun ouder(s) gedurende het schooljaar meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De activiteiten omvatten onder andere:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">introductieprogramma 1e leerjaar</w:t>
+        <w:t xml:space="preserve">introductieprogramma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">excursies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -1072,158 +1094,167 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">sporttoernooien op schoolniveau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">schoolreis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">schoolfeest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">burgerschapsactiviteiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.07 Leerlingenraad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Parmant Florian heeft een leerlingenraad. Deze bestaat uit een tiental leerlingen van leerjaar 1 t/m 5. Deze leerlingen denken, praten, overleggen en beslissen mee over wat er gebeurt op school en in de klas. Ze nemen ideeën mee vanuit de klas en bedenken zelf iets leuks zoals een thema voor het schoolfeest, de kerstmarkt, buitenschoolse activiteiten, activiteiten voor ‘vrijetijd’ enz. Deze leerlingen ondersteunen bij het organiseren van de open dag en hebben daar een eigen stand. Verder nemen ze o.a. deel aan sollicitatiegesprekken en maken ze een maandelijkse nieuwsbrief.</w:t>
+        <w:t xml:space="preserve">Parmant Florian heeft een leerlingenraad. Deze bestaat uit een tiental leerlingen van leerjaar 1 t/m 5. Deze leerlingen denken, praten, overleggen en beslissen mee over wat er gebeurt op school en in de klas. Ze nemen ideeën mee vanuit de klas en bedenken zelf iets leuks zoals een thema voor het schoolfeest, de kerstmarkt, buitenschoolse activiteiten, activiteiten voor ‘vrijetijd’ enz. Deze leerlingen ondersteunen bij het organiseren van de open dag en hebben daar een eigen stand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De leerlingenraad vergaderen 1 keer per 2 maanden onder schooltijd. Ze nemen 3 keer per jaar deel aan een groot overleg met een vertegenwoordiging van het managementteam (MT) van de school.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De leerlingenraad vergaderen 1 keer per 2 maanden onder schooltijd. Ze nemen 3 keer per jaar deel aan een groot overleg met een vertegenwoordiging van het managementteam (MT) van de school.</w:t>
-[...9 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Verantwoording leggen ze af aan de begeleiders van de leerlingenraad en de MT. De begeleiders van de leerlingenraad begeleiden het proces, zetten de sollicitatieprocedure uit, checken op taal en onderwerp en zijn de eindverantwoordelijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.08 Diplomering en certificering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als leerlingen van school gaan en ze voldoen aan de exameneisen, krijgen ze een diploma Praktijkonderwijs. De exameneisen staan in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmpnfqy5nwflhfqsjwce4">
+      <w:hyperlink w:history="1" r:id="rIdxqi97qun9vy3gteslgdjd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diplomareglement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Dit reglement wordt uitgedeeld en besproken aan/met alle leerlingen van leerjaar 4 en 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diplomering en certificering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De leerlingen, die het praktijkonderwijs inclusief een uitgebreid stagetraject met goed gevolg doorlopen, ontvangen bij het schoolverlaten het Diploma Praktijkonderwijs. Heb je geen diploma gehaald, dan kan je een getuigschrift krijgen.</w:t>
+        <w:t xml:space="preserve">De leerlingen, die het praktijkonderwijs inclusief een uitgebreid stagetraject met goed gevolg doorlopen, ontvangen bij het schoolverlaten het Diploma Praktijkonderwijs. Heb je geen diploma gehaald, krijg je een getuigschrift.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> De school biedt vanaf het vierde leerjaar in het programma een aantal (branchegerichte) cursussen inclusief examinering aan. De cursussen bieden een extra mogelijkheid voor de leerling om zich te bekwamen voor de arbeidsmarkt.</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">De volgende branchegerichte cursussen en certificeringen worden in 2023-2024 aangeboden*:</w:t>
+        <w:t xml:space="preserve"> De school biedt vanaf het vierde leerjaar in het programma een aantal (branchegerichte) cursussen inclusief examinering aan. De cursussen bieden een extra mogelijkheid voor de leerling om zich te bekwamen voor de arbeidsmarkt. Daarnaast kunnen leerlingen op hun stage een mbo praktijkverklaring halen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De volgende branchegerichte cursussen en certificeringen worden aangeboden*:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dienstverlening</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Werken in de schoonmaak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1412,109 +1443,62 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fiets techniek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Auto’s schoonmaken</w:t>
-      </w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">Reachtruck rijbewijs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">*Meer informatie over cursussen en diploma’s krijgt u via de school en is te vinden op onze website.</w:t>
+        <w:t xml:space="preserve">*Meer informatie over cursussen en diploma’s is te vinden op onze website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.09 Toelating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een leerling kan pas toegelaten worden als de Permanente Commissie Leerlingenzorg (PCL) van het Regionaal Samenwerkingsverband voor Passend Voortgezet Onderwijs Eindhoven/de Kempen (RSV-PVO) een ‘Toelaatbaarheidsverklaring voor het Praktijkonderwijs’ (TLV) heeft afgegeven. Zonder deze verklaring wordt een leerling niet toegelaten. Parmant Florian zal de aanmelding bij de PCL in orde maken als er een officiële aanmelding op Parmant Florian is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het samenwerkingsverband geeft een TLV af als er sprake is van:</w:t>
       </w:r>
@@ -1527,130 +1511,117 @@
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – een leerachterstand van meer dan drie jaar op twee van de volgende onderdelen: technisch lezen, begrijpend lezen, spelling of inzichtelijk rekenen. Waarbij ten minste begrijpend lezen óf inzichtelijk rekenen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In grensgevallen wordt ook gekeken naar gedragskenmerken en sociaal-emotionele ontwikkeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De school van herkomst stelt een Onderwijskundig Rapport op (OR). Dit rapport, aangevuld met testgegevens en onderzoeksverslagen, wordt bestudeerd door de aannamecommissie.</w:t>
+        <w:t xml:space="preserve">De school van herkomst stelt een Onderwijskundig Rapport op (OKR). Dit rapport, aangevuld met testgegevens en onderzoeksverslagen, wordt bestudeerd door de aannamecommissie.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Hierin zitten de orthopedagoog, ondersteuningscoördinator en teamleider van de onderbouw. Als een kind toelaatbaar wordt geacht, vraagt de ondersteuningscoördinator een ‘Toelaatbaarheidsverklaring voor het Praktijkonderwijs’ aan bij de PCL van het samenwerkingsverband. Pas als de TLV is afgegeven kan de leerling worden geplaatst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Passend onderwijs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Binnen het RSV-PVO hebben scholen afgesproken hoe ze passend onderwijs willen vormgeven. Dit is vastgelegd in een </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">(SOP). In het SOP geeft de school een beschrijving van de mogelijkheden die de school heeft voor leerlingen die extra ondersteuning nodig hebben. Hierbij gaat het zowel om de ondersteuning die de school zelf kan bieden als om de gespecialiseerde ondersteuning die zij met hulp van het samenwerkingsverband kan verzorgen. Meer informatie over passend onderwijs is terug te vinden op de volgende sites:</w:t>
+        <w:t xml:space="preserve">Binnen het RSV-PVO hebben scholen afgesproken hoe ze passend onderwijs willen vormgeven. In hoofdstuk 2 van deze schoolgids leest u welke mogelijkheden de school biedt voor leerlingen die extra ondersteuning nodig hebben. Hierbij gaat het zowel om de ondersteuning die de school zelf kan bieden als om de gespecialiseerde ondersteuning die zij met hulp van het samenwerkingsverband kan verzorgen. Meer informatie over passend onderwijs is terug te vinden op de volgende sites:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdye0elr1s6yaq9aeigtguz">
+      <w:hyperlink w:history="1" r:id="rIdfja9lqf52fht1wtx_7c2d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">swveindhovenkempenland.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagatd7nrywrwrozclegkc">
+      <w:hyperlink w:history="1" r:id="rId0d0oeluibctwyqxl5w57e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">passendonderwijs.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsfkww4q6bylrur_ckrl5r">
+      <w:hyperlink w:history="1" r:id="rIdr2582gk0ixjqpr3kmraqa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">steunpuntpassendonderwijs.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.10 Resultaten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Florian is trots op haar resultaten. 90% van de leerlingen die uitstromen vindt een baan of gaat een opleiding volgen.</w:t>
       </w:r>
@@ -1702,188 +1673,252 @@
       <w:r>
         <w:t xml:space="preserve">Wij nemen deel aan Scholen op de Kaart. Via Scholen op de Kaart bieden wij op basis van twintig indicatoren inzicht in ons beleid, onze kwaliteitszorg, onderwijsresultaten en bedrijfsvoering.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De school kan zich zo verantwoorden bij onder andere inspectie, ouder(s)/verzorger(s), basisscholen en gemeente. Ook biedt het de mogelijkheid om scholen met elkaar te vergelijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De gegevens van de school zijn te vinden op:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_2k7esuqqnuephufwkbn0">
+      <w:hyperlink w:history="1" r:id="rIdsg5-h0_vkhurxuebteyv3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">scholenopdekaart.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voortijdig schoolverlaters (VSV)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De meeste leerlingen stromen na het behalen van hun diploma door naar vervolgonderwijs.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Meer informatie is na te lezen op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjogd7osuo3g9j0dsmgfz">
+      <w:hyperlink w:history="1" r:id="rIdp2t009jnnve7tzssrkepq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vsvverkenner.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">02. Ondersteuning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">2.09 Inspraak leerlingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We vinden inspraak van leerlingen belangrijk. De leerlingenraad is voor ons belangrijk in de inspraak van leerlingen. Daarom wordt het schoolondersteuningaanbod en de schoolgids ook met de leerlingenraad besproken. Deze input wordt meegenomen in de vernieuwde schoolgids.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">2.01 Passende ondersteuning voor elke leerling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Binnen de mogelijkheden van ons ondersteuningsplan beiden wij alle leerlingen passende ondersteuning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De pedagogische sfeer wordt gekenmerkt door overzichtelijkheid, structuur en veiligheid. De schoolloopbaan wordt door middel van Magister en een intern leerlingvolgsysteem in kaart gebracht. De leerlingen mogen in het lesprogramma blijven tot en met het schooljaar waarin zij achttien worden. De onderwijsinspectie kan onder voorwaarden ontheffing verlenen voor een extra jaar daarna.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uitgangspunt is dat de basisondersteuning een vorm van ondersteuning is die aan alle leerlingen geboden wordt. Het gaat daarbij om alle vormen van maatregelen om leerlingen met succes hun schoolloopbaan te laten volgen. De kern daarvan moet in de lessen terug te zien zijn; In elke les dient een veilig klimaat te zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Binnen Parmant Florian volgt iedere leerling zijn/haar eigen leerroute. De mentor bespreekt dan samen met de leerling en ouders hoe deze route eruitziet en welke stappen de leerling nog moet zetten. De mentor en docenten hanteren waar nodig de methode: ”Teken je gesprek” wanneer men merkt dat de leerling dit nodig heeft om een route of een incident te verhelderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Binnen de lessen wordt het time-out systeem gehanteerd. Aan de hand van een kleurenlijn wordt tijdens de les feedback gegeven door de docent aan de leerling op zijn werkhouding en gedrag. Dit kan betekenen dat een leerling een time-out nodig heeft om te herstellen in gedrag en/of werkhouding in de les. Parmant Florian heeft naast ieder leslokaal een time-out plek voor de leerling. De groepsgrootte binnen Parmant Florian is maximaal 16 leerlingen. Hierdoor kunnen we de leerlingen gepaste aandacht geven binnen het onderwijs wat we bieden. Naast de groepsgrootte is er in het schoolrooster rekening gehouden met vaste mentoruren zodat de mentor tijd en aandacht heeft voor de leerling en de leerling goed in beeld heeft. Daarnaast vinden er drie leerling besprekingen en meerdere coachgesprekken plaats per schooljaar. Hiermee wordt ondersteuningsbehoefte van een leerling in kaart gebracht en kan daar eventueel hulp voor worden ingeschakeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Er zijn diverse materialen beschikbaar die ondersteuning kunnen bieden binnen de basisondersteuning. Te denken valt aan het gebruik van wisbordjes, timetimers, diverse tangle toys, wiebelkussens, concentratieschermen en materialen om gesprekken te visualiseren en leerlingen gedachten beter onder woorden te laten brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.02 Mentor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De mentor is de spil van de begeleiding bij deze ondersteuning. Zij/hij is het centrale aanspreekpunt voor de leerling, de ouder(s) en de collega’s en waakt over het welzijn van onze leerlingen. Zij/hij bespreekt het schoolverloop en eventueel verzuim. In de contacten met ouder(s) informeert de mentor hen over vorderingen en eventuele bijzonderheden van de leerling.</w:t>
+        <w:t xml:space="preserve">Elke leerling heeft een mentor, die een centrale rol speelt in de begeleiding en ondersteuning. De mentor is het vaste aanspreekpunt voor de leerling, de ouder(s)/verzorger(s) en collega’s en houdt het welzijn van de leerling nauwlettend in de gaten. Daarnaast bespreekt de mentor de schoolprestaties en eventueel verzuim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Doordat de mentor zicht heeft op zowel de school- als de thuissituatie van de leerling, kunnen leerproblemen en eventuele opvoed- of opgroeiproblemen tijdig worden gesignaleerd en planmatig worden aangepakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voor alle leerlingen is tijd ingeruimd voor coachingsgesprekken. Dit zijn individuele gesprekken tussen de mentor en de leerling. Tijdens deze gesprekken staat de persoonlijke ontwikkeling van de leerling centraal. Het doel is de leerling te stimuleren om inzicht te krijgen in zichzelf, zijn of haar talenten en mogelijkheden, en om een goed beeld van de toekomst te ontwikkelen. Het aantal coachingsgesprekken verschilt per leerjaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.03 Coaching</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elke leerling heeft minimaal twee keer coaching per jaar. Een coaching gesprek is een individueel gesprek tussen de mentor en de leerling. Het doel van het coaching gesprek is om de leerling zo goed mogelijk te laten kijken naar zichzelf om een goed beeld van zijn toekomst te krijgen. Wat zijn de mogelijkheden en wat is misschien te hoog gegrepen? Het aantal coaching gesprekken is afhankelijk van het leerjaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.04 Leerlingbespreking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De mentor bespreekt alle leerlingen tijdens de leerlingenbespreking. Daarbij aanwezig zijn alle betrokken collega’s die de leerling lesgeven en een collega uit het ondersteuningsteam. Binnen deze bespreking worden de schoolvorderingen en sociaal- emotionele ontwikkeling besproken. Mocht er uit deze bespreking een hulpvraag naar voren komen die de mentor niet (alleen) kan beantwoorden dan kan de leerling in overleg met de ouder(s)/verzorger(s) aangemeld worden bij het Ondersteuningsteam (OT).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2.05 Ondersteuningsteam (OT)</w:t>
+        <w:t xml:space="preserve">2.05 Extra Ondersteuning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer de basisondersteuning onvoldoende blijkt en de mentor inschat dat extra interne ondersteuning nodig is, kan een leerling aangemeld worden voor bespreking en mogelijke begeleiding door het Ondersteuningsteam. Ouder(s)/verzorger(s) worden hierover altijd geïnformeerd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het OT bestaat uit:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -1920,51 +1955,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">schoolmaatschappelijk werk (SMW);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">teamleider basisvorming;</w:t>
+        <w:t xml:space="preserve">teamleider;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">pedagoog;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -2016,152 +2051,383 @@
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – gesprekken met leerlingen en docenten;</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – ondersteunen bij het maken en uitvoeren van een handelingsplan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op initiatief van een mentor en/of het ondersteuningsteam kan een leerling aangemeld worden voor Interne Preventieve Begeleiding: trainingen aan groepen leerlingen met eenzelfde soort ondersteuningsvraag. Bijvoorbeeld:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – in je schulp/uit je schulp (over omgaan met angst en stress);</w:t>
+        <w:t xml:space="preserve"> in je schulp/uit je schulp (over omgaan met angst en stress);</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – jezelf de baas (over omgaan met boosheid);</w:t>
+        <w:t xml:space="preserve"> jezelf de baas (over omgaan met boosheid);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– fixed mindset naar growth mindset (over het ontwikkelen van een groeimindset);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– SOVA-Faalangstreductie training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– Meidenvenijn;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– Rots &amp; water training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– Maatwerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maatwerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Daar waar het onderwijsperspectief bij leerlingen onder druk staat ondanks de basis- en extra ondersteuning is maatwerk mogelijk. Hierin kan in overleg met ondersteuningscoördinator, ouder(s)/verzorger(s), leerling en leerplicht worden afgeweken van het reguliere aanbod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.06 Systeem Zorg voor Jeugd</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Onze school kan gebruik maken van het signaleringssysteem Zorg voor Jeugd. Dit systeem is bedoeld om problemen bij kinderen en jongeren tot 23 jaar, in een vroegtijdig stadium te signaleren en vervolgens de coördinatie van de zorg te organiseren. Als school kunnen we direct onze zorg kenbaar maken. Vervolgens wordt er een breed overleg georganiseerd, waarin alle betrokken instanties gezamenlijk proberen de zorg in goede banen te leiden. Als wij hier een melding doen geldt natuurlijk dat we ouder(s)/verzorger(s) altijd informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samenwerkingspartners:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">GGD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lumens</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gemeente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">LP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Samenwerkingsverband</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Preventief HALT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dynamo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Participatiebedrijven</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dagbestedingsplekken</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vervolgonderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Politie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ambulante begeleiding Taalbrug</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SSOE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zuiderbos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.07 Ziekteverzuimbegeleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een voorwaarde voor een goede begeleiding is, dat leerlingen de lessen volgen die de school verzorgt. Als een leerling verzuimt zal in eerste instantie de mentor contact opnemen met thuis. Bij ongeoorloofd verzuim of te vaak te laat komen, stelt de school de ouder(s) op de hoogte en doet een melding bij de afdeling Leerplicht van de gemeente. Bij afwezigheid wegens ziekte of bezoek aan een arts is er sprake van geoorloofd verzuim. Echter, als een leerling langdurig, frequent of steeds bij eenzelfde gebeurtenis wegens ziekte verzuimt, meldt de school dit bij de afdeling Jeugdgezondheidszorg (JGZ) van de GGD in Eindhoven. De school stelt de ouder(s) daarvan op de hoogte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De arts of verpleegkundige van de afdeling Jeugdgezondheidszorg nodigt de ouder(s) samen met hun zoon/dochter uit voor een gesprek bij de GGD. De bedoeling van dit gesprek is samen te achterhalen wat de redenen zijn voor het ziek zijn van de leerling en welke de mogelijkheden zijn om het ziekteverzuim tegen te gaan. Ook de school wordt hierover geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Indien de ouder(s) en hun zoon/dochter niet komen naar de afspraak bij de GGD, wordt de leerplichtambtenaar ingeschakeld. De leerplichtambtenaar beoordeelt of er sprake is van ongeoorloofd schoolverzuim.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – fixed mindset naar growth mindset (over het ontwikkelen van een groeimindset).</w:t>
-[...69 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Een melding van een leerling door de school bij de afdeling Jeugdgezondheidszorg van de GGD, wordt enkel gebaseerd op het aantal keren dat de leerling niet aanwezig was in de les als gevolg van ziekmelding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school streeft ernaar om met deze werkwijze een positieve bijdrage te leveren aan het gezond functioneren van leerlingen op school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2.09 Vertrouwenspersoon voor leerlingen</w:t>
+        <w:t xml:space="preserve">2.08 Vertrouwenspersoon voor leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vertrouwenspersoon voor leerlingen is het eerste (telefonische) aanspreekpunt in zake vertrouwenskwesties als (seksuele) intimidatie, discriminatie en agressie (SIDAG). Zij/hij signaleert knelpunten, zoekt (samen met betrokkene) naar oplossingen en verwijst in overleg door naar het ondersteuningsteam of hulpverlenende instanties. Verder zorgt de vertrouwenspersoon voor nazorg en onderhoudt contacten met ouder(s)/verzorger(s) indien noodzakelijk/gewenst. Zij/hij heeft geen bemiddelende rol maar sluit aan indien gewenst bij gesprekken ter ondersteuning van de betrokkene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contact met andere vertrouwenspersonen wordt onderhouden op vaste intervisiemomenten in het jaar. De vertrouwenspersoon blijft zich bijscholen door middel van cursussen of opleidingen. Zij/hij maakt zich jaarlijks kenbaar in de school (presenteert zich in de klassen en staat met foto en mailadres op de beamer aula).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -2223,90 +2489,90 @@
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">03. Overgangsnormen en doorstroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.01 Pro-Entree</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Parmant Florian biedt in samenwerking met Summa Plus een pro-entree programma aan. Door middel van dit programma wordt de leerling op Parmant Florian voorbereid op de overstap naar het mbo. Er wordt extra aandacht besteed aan de vakken Nederlands en rekenen. Daarnaast wordt gewerkt aan de competenties zelfstandigheid, werkplanning en plannen en organiseren.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Binnen de pro-entree route is er een versneld traject mogelijk waarbij een leerling het entree diploma in een lesgroep op het mbo kan behalen. Of een leerling hiervoor in aanmerking komt, wordt besloten na de eerste lesperiode in het vijfde leerjaar.</w:t>
+        <w:t xml:space="preserve">Parmant Florian biedt in samenwerking met ROC ter AA een pro-entree programma aan. Door middel van dit programma wordt de leerling op Parmant Florian voorbereid op de overstap naar het mbo. Er wordt extra aandacht besteed aan de vakken Nederlands en rekenen. Daarnaast wordt gewerkt aan de competenties zelfstandigheid, werkplanning en plannen en organiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Binnen de pro-entree route is er een versneld traject mogelijk waarbij een leerling het entree diploma in het vijfde leerjaar op Parmant Florian kan behalen. Of een leerling hiervoor in aanmerking komt, wordt besloten na de eerste lesperiode in het vijfde leerjaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen die het pro-entree programma op Parmant Florian succesvol hebben gevolgd kunnen doorstromen naar entree en vervolgens eventueel naar een niveau 2 opleiding binnen het mbo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.02 Bevorderingsreglement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdsdqd5qfreeqdk011h9rur">
+      <w:hyperlink w:history="1" r:id="rIdhh7zbnwkimodv2qa136g_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bevorderingsreglement Florian 2025-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2394,87 +2660,95 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – ziekmeldingen zijn terug te zien onder afwezigheid;</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – ziekmeldingen kunnen niet zelf worden verwijderd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ook bij langdurige absenties wegens ziekte verzoeken wij u telefonisch contract op te nemen met school. Voor alle leerlingen wordt tijd ingeroosterd voor coachingsgesprekken. Een coachingsgesprek is een individueel gesprek tussen de mentor en de leerling. Het doel van het coachingsgesprek is om de leerling zo goed mogelijk te laten kijken naar zichzelf en om een goed beeld van zijn toekomst te krijgen. Het aantal coachingsgesprekken is afhankelijk van het leerjaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voor alle leerlingen wordt tijd ingeroosterd voor coachingsgesprekken. Een coachingsgesprek is een individueel gesprek tussen de mentor en de leerling. Het doel van het coachingsgesprek is om de leerling zo goed mogelijk te laten kijken naar zichzelf en om een goed beeld van zijn toekomst te krijgen. Het aantal coachingsgesprekken is afhankelijk van het leerjaar.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Als op medische grond een leerling niet kan deelnemen aan een les (bijvoorbeeld de gymles), dan dienen ouder(s) dit vooraf schriftelijk of telefonisch te melden. Er kan naar een verklaring van een arts gevraagd worden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.02 Preventie schoolverzuim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Parmant Florian voert een actief en preventief beleid met betrekking tot het schoolverzuim. Zo is er op school een spreekuur met de leerplichtambtenaar en de GGD om goed zicht op onze leerlingen te houden. Vooropgesteld blijft dat de ouder(s) en de leerling zelf verantwoordelijk zijn voor het schoolbezoek (zie ook 2.09 Ziekteverzuimbegeleiding).</w:t>
+        <w:t xml:space="preserve">Parmant Florian voert een actief en preventief beleid met betrekking tot het schoolverzuim. Vooropgesteld blijft dat de ouder(s)/verzorger(s) en de leerling zelf verantwoordelijk zijn voor het schoolbezoek (zie ook 2.09 Ziekteverzuimbegeleiding).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dagelijks worden absenten gecontroleerd. Bij ongeoorloofd verzuim en te laat komen worden sancties toegepast, waarbij vooral de leerling zelf als verantwoordelijke voor zijn/haar verzuim wordt aangesproken. Doorgaans moet een leerling die te laat is gekomen zich de volgende dag om 08.00 uur melden op school. De mentor maakt hierin afspraken met de leerling (en zijn ouder(s)/verzorger(s)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De verzuimcoördinator is verantwoordelijk voor het monitoren van het verzuim van de leerlingen. De verzuimcoördinator overlegt maandelijks met de ondersteuningscoördinator welke vervolgstap er gezet wordt bij verzuim. Indien een melding bij leerplicht nodig is, wordt deze door de verzuimcoördinator gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een andere mogelijke stap kan zijn een preventief verzuimgesprek met de ondersteuningscoördinator. Dit gesprek is bedoeld om ouders uit te leggen wat de regels in Nederland zijn met betrekking tot het verzuim. Verder wordt er in dit gesprek besproken wat de oorzaak van het verzuim is, welke ondersteuning school nog kan inzetten en worden er afspraken gemaakt over het vervolg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.03 Verlofregeling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op Parmant Florian geldt de regeling die door de gemeente Eindhoven met de scholen is afgesproken. Verlof voor leerlingen buiten het vakantieverlof dient te allen tijde door ouder(s) van tevoren schriftelijk te worden aangevraagd. Op school zijn hiervoor formulieren verkrijgbaar. Deze formulieren zijn ook te downloaden van onze website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het verlof wordt door de schoolleiding alleen bij ‘gewichtige redenen’ toegekend. Als voorbeeld: huwelijks- of ambtsjubileum van de ouder(s), begrafenis et cetera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -2487,50 +2761,58 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verlof wegens religieuze verplichting of levensovertuiging geldt alleen voor de duur van de religieuze verplichting, maar maximaal één dag per verplichting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.04 Pauzes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alle leerlingen blijven in de pauzes op school. Leerlingen mogen in de pauzes het schoolterrein niet verlaten. De school biedt de leerlingen de mogelijkheid om op school te lunchen en tegen betaling diverse consumpties te nuttigen op dagen dat de counter open is. Het toezicht op de leerlingen tijdens de pauzes, zowel binnen als buiten, wordt door medewerkers van de school verzorgd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Daarnaast beschikt ook iedere bouw over zijn eigen schoolplein en een eigen kantine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.05 Mobiele telefoon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen mogen op school hun mobiel bij zich hebben en er, buiten de lessen om, gebruik van maken. Onder lestijd, behalve als de docent daar uitdrukkelijk toestemming voor geeft, gaan de telefoons volgens de schoolafspraken in het kluisje (op vliegtuigmodus). Mocht er een situatie zijn die zo urgent is dat u uw kind wil spreken, dan kunt u contact opnemen met de administratie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.06 Regeling bij afwezigheid van leerkracht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -2538,51 +2820,51 @@
       <w:r>
         <w:t xml:space="preserve">Als docenten ziek zijn of om een andere reden afwezig, worden geplande lessen zoveel mogelijk vervangen. Als het niet lukt om lessen te (laten) vervangen, krijgen leerlingen én ouder(s)/verzorger(s) via Magister een bericht van lesuitval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.07 Schoolafspraken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Florian streeft naar een veilig en prettig schoolklimaat voor iedereen. Dat kan alleen wanneer iedereen met respect met elkaar omgaat, verantwoordelijkheid neemt voor het eigen gedrag en de veiligheid en het welbevinden van leerlingen en personeel absoluut gegarandeerd zijn. De afspraken van onze school spelen daarin een grote rol. Nóg belangrijker is dat leerlingen en medewerkers zich ernaar gedragen. Parmant Florian hanteert een aantal afspraken die de goede gang van zaken op school bevorderen. Er zijn ook afspraken over veilig internetgebruik en kleding. De schoolafspraken worden door de mentor besproken met leerlingen. De mentor besteedt hier aan het begin van het schooljaar uitgebreid aandacht aan en tijdens de start van iedere les worden de afspraken nogmaals kort herhaalt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4.08 Interne schorsing / verwijdering</w:t>
+        <w:t xml:space="preserve">4.08 Interne schorsing/verwijdering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij ernstig wangedrag van een leerling kan de schoolleiding besluiten tot interne of externe schorsing of aan het schoolbestuur verzoeken om tot verwijdering van de leerling over te gaan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor definitieve verwijdering vindt eerst overleg met de onderwijsinspectie plaats. De schoolleiding deelt de ouder(s) schriftelijk de reden van de schorsing/verwijdering mee en stelt de ouder(s) in de gelegenheid gehoord te worden. Bij verwijdering wordt de afdeling leerplichtzaken van de gemeente geïnformeerd en spant de school zich in om een andere school of alternatieve opvang voor de leerling te realiseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.09 Medicijnbeleid</w:t>
       </w:r>
@@ -2635,51 +2917,51 @@
         <w:t xml:space="preserve">Onze school krijgt middelen via sponsoring. Daarvoor geldt een aantal richtlijnen.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deze richtlijnen staan in het Convenant ‘Scholen voor primair en voortgezet onderwijs en sponsoring’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sinds 1 januari 2020 is het convenant ‘Scholen voor primair en voortgezet onderwijs en sponsoring’ van kracht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie is ook te vinden op: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofzibhl89tk_el0d8c_hy">
+      <w:hyperlink w:history="1" r:id="rIdmmuah2p44pe3wrsvnxrzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">factsheet OCW spelregels sponsoring op basisscholen en middelbare scholen (augustus 2020)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het door de school vastgestelde sponsorbeleid heeft als uitgangspunten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -2803,51 +3085,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gemeenten hanteren een regeling schoolvervoer. Aangepast vervoer wordt bij hoge uitzondering toegekend. Als ouder(s)/verzorger(s) denken hiervan gebruik te kunnen maken, dienen zij contact op te nemen met de afdeling onderwijs van de gemeente waar zij en/of hun zoon/dochter wonen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen, die vanwege een lichamelijke, verstandelijke of zintuiglijke handicap niet zelfstandig per fiets of openbaar vervoer kunnen reizen, kunnen bij de woongemeente een vergoeding voor aangepast vervoer aanvragen. Een officiële verklaring van arts of andere deskundigen is daarbij nodig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wij wijzen nadrukkelijk op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1als4fynxgrw27au_zwp7">
+      <w:hyperlink w:history="1" r:id="rIddyjglmv2nou5_cxscc1it">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dereiskoffer.nu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; vraag ernaar bij de contactpersoon van uw gemeente. Zij helpen leerlingen zelfstandig reizen naar school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.12 Gebruik beeldmateriaal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -2861,200 +3143,200 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Docenten volgen bijscholingen om breder inzetbaar te zijn, óf om juist te specialiseren. We hebben een sluitende begeleidingsstructuur (zie ook hoofdstuk 2). Voor de begeleiding van de professionalisering van de docent worden soms video-opnamen van een lessituatie gebruikt als hulpmiddel. Deze video-opnamen worden uitsluitend intern voor dit doel gebruikt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.13 Lestijden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vanaf 08.00 uur is de school open. Om 08.20 uur beginnen de eerste lessen.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Op Parmant Antoon en bij externe stages zijn er afwijkende tijden.</w:t>
+        <w:t xml:space="preserve"> Op Parmant Antoon (van toepassing bij vmbo-pro) en bij externe stages zijn er afwijkende tijden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een paar keer per jaar is er een vergaderweek voor docenten. Dan zijn de leerlingen om 12.30 uur uit. (Dit geldt niet voor leerlingen die op externe stage zijn: externe stages gaan gewoon door).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De lestijden op Parmant Florian zijn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– 1e lesuur 08.30 – 08.45 uur (mentormoment)</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – 2e lesuur 08.45 – 09.30 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – 3e lesuur 09.30 – 10.15 uur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">– pauze 10.15 – 10.35 uur</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">– 4e lesuur 10.35 – 11.20 uur</w:t>
+        <w:t xml:space="preserve">– pauze 10.15 – 10.40 uur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– 4e lesuur 10.40 – 11.25 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – 5e lesuur 11.20 – 12.05 uur</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">– 6e lesuur 12.25 – 13.10 uur</w:t>
+        <w:t xml:space="preserve"> – 5e lesuur 11.25 – 12.10 uur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– pauze 12.10 – 12.40 uur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– 6e lesuur 12.40 – 13.25 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – 7e lesuur 13.10 – 13.55 uur</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">– 8e lesuur 14.15 – 15.00 uur</w:t>
+        <w:t xml:space="preserve"> – 7e lesuur 13.25 – 14.10 uur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– pauze 14.10 – 14.30 uur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– 8e lesuur 14.30 – 15.15 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – 9e lesuur 15.00 – 15.45 uur</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">1x per week zijn alle leerlingen om 12.45 uur uit, i.v.m. vergadermoment van het team.</w:t>
+        <w:t xml:space="preserve"> – 9e lesuur 15.15 – 16.00 uur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1x per week zijn alle leerlingen om 14.10 uur uit, i.v.m. vergadermoment van het team.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor een compleet overzicht van de lessentabel leerjaar 1 t/m 5 zie hoofdstuk 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.14 Schoolvakanties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schoolvakanties 2025-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1nw4t4piwvnbdpbfermd">
+      <w:hyperlink w:history="1" r:id="rIdcpekzloulngc-ss6thwge">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">deze link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is een overzicht van de schoolvakanties te vinden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">05. Communicatie en overlegorganen</w:t>
       </w:r>
@@ -3073,51 +3355,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een hechte samenwerking tussen de school en de ouder(s)/verzorger(s) is van groot belang voor de leerling. Er is overleg met de ouder(s)/verzorger(s) over het Ontwikkelingsperspectiefplan (OPP) dat door school wordt gemaakt, en dat met de leerling wordt opgesteld. De mogelijkheden van de individuele leerling zijn daarbij bepalend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school verwacht van de ouder(s)/verzorger(s) loyaliteit ten aanzien van de regels van de school en de uitvoering van de individuele doelen en dat ze hun zoon/dochter stimuleren om zich zo goed mogelijk in te zetten.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ouder(s)/verzorger(s) kunnen te allen tijde een afspraak maken met de mentor en/of schoolleiding. Voor praktische zaken, zoals bijvoorbeeld vervoer bij excursies, kan de school ook een beroep doen op de ouder(s)/verzorger(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Communicatie met ouder(s)/verzorger(s) gaat steeds meer via mail en de website van de school. Het is daarom belangrijk dat wij beschikken over de juiste e-mailadressen. Een paar keer per jaar verschijnt er een (digitale) nieuwsbrief.</w:t>
+        <w:t xml:space="preserve">Communicatie met ouder(s)/verzorger(s) gaat steeds meer via e-mail. Het is daarom belangrijk dat wij beschikken over de juiste e-mailadressen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.02 Magister</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In Magister registreren we diverse gegevens over leerlingen en hun voortgang. Alle ouder(s)/verzorger(s) krijgen inloggegevens voor Magister. Hiermee kunnen zij de presentie van hun dochter/zoon controleren, haar/zijn lesrooster bekijken, en de persoonlijke gegevens aanpassen. Leerlingen krijgen ook inloggegevens voor Magister, evenals een school e-mailadres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Met de verstrekte inloggegevens kan ook gebruik gemaakt worden van de Magister app voor ouder(s)/verzorger(s) en leerlingen. Informatie over het gebruik van Magister vindt u op onze website.</w:t>
       </w:r>
@@ -3147,114 +3429,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aan het begin van het schooljaar voor een kennismaking met de mentor en informatie over het nieuwe schooljaar;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In februari voor het eerste rapportgesprek, bespreking en vastellen doelen uit het OPP;</w:t>
+        <w:t xml:space="preserve">In februari voor het eerste rapportgesprek, bespreking en vaststellen doelen uit het OPP;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In juli voor het tweede rapportgesprek, bespreking en vaststellen van het OPP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In oktober is er ook nog een contactmoment met de ouder(s)/verzorger(s) van de leerlingen die het Entree-traject volgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het is belangrijk dat leerlingen aanwezig zijn bij de rapportgesprekken. Als meer contact gewenst is, kan er altijd een afspraak gemaakt worden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Afwijkend voor leerjaar 5: deze leerlingen hebben in december het voorlopige advies gesprek en in maart het definitieve advies gesprek. Er is dan geen ouderavond meer in juli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.04 Medezeggenschapsraad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De wet eist dat ouders/verzorgers, leerlingen en personeel meepraten, adviseren en meebeslissen over allerlei onderwerpen die te maken hebben met de school. Dit gebeurt binnen de schoolraad en de medezeggenschapsraad. Parmant Scholen heeft daarom een medezeggenschapsraad (MR) die hier actief aan werkt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eén van de vertegenwoordigers binnen de MR is de schoolraad van Parmant Florian. Een ouder en een personeelslid vertegenwoordigen Parmant Florian in de MR. De schoolraad is een gespreks- en adviserende partner in de beleidsontwikkeling van Parmant Florian. Dit houdt in dat ouders/verzorgers en vertegenwoordigers van Parmant Florian vier tot vijf keer per jaar met elkaar om de tafel gaan zitten om het beleid dat de school voert, kritisch te bekijken en te beoordelen, en om constructief mee te denken en te adviseren over het te voeren beleid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het staat altijd vrij om de schoolraad te benaderen met vragen, opmerkingen en ideeën. Om een email te sturen naar de schoolraad, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxkiag3g8fpf4gzw1qrn5">
+      <w:hyperlink w:history="1" r:id="rIdabnixleqceqc-hqfhdlto">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">klik hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oudergeleding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -3412,147 +3702,147 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Betalen in school</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Op onze school wordt geen contant geld aangenomen en kan er alleen betaald worden met een pinpas via de Rabobank Smartpin. Voor het pinnen van bijvoorbeeld een gymshirt of een sleutel kunnen zij terecht bij de leerlingenbalie van de school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.04 Persoonsgebonden budget (PGB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als u een kind heeft met een beperking of een ziekte, kunt u in aanmerking komen voor een persoonsgebonden budget (PGB) voor de begeleiding van uw kind en gezin. Het PGB moet worden aangevraagd bij uw gemeente. Informeer daarom bij uw gemeente of u in aanmerking komt voor een PGB. Meer informatie is ook na te lezen bij de Rijksoverheid </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcr-n3xcwe1-bzk2vn01fs">
+      <w:hyperlink w:history="1" r:id="rIdm4kuxh1eve6wbyng5lnv2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">aanvragen van een PGB.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.05 Sponsoringbeleid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze school krijgt middelen via sponsoring. Daarvoor geldt een aantal richtlijnen. Deze richtlijnen staan in het Convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’. Dit convenant ligt op de schooladministratie ter inzage of is te downloaden op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnds8e_jfdpfn75vq0uvfh">
+      <w:hyperlink w:history="1" r:id="rIdgurlr5nnkgo--awwm8kqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Met ingang van 20 februari 2025 is het nieuwe convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’ van kracht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie is ook te vinden op:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sponsorconvenant 2025-2029 | Convenant | </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrztgpplwe1gd8xpkz_ar">
+      <w:hyperlink w:history="1" r:id="rIdnfjlfbuphvzymutmo7hfg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.06 Financiële ondersteuning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor iedereen die behoefte heeft aan (tijdelijke) financiële ondersteuning zijn er verschillende minimaregelingen beschikbaar. Wij vinden het belangrijk dat deze regelingen voor iedereen die het nodig heeft toegankelijk zijn om een beroep op te kunnen doen. Daarom ondersteunen wij het particulier initiatief ‘Iedereen doet mee’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘Iedereen doet mee’ is de website van één van onze betrokken MR-ouders, die zich persoonlijk inzet voor armoedebeleid. Op de website ‘</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmsbvoyaq25mja_hnltrrz">
+      <w:hyperlink w:history="1" r:id="rIdsqnzbeogciai9eo-1j83-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Iedereen doet mee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">’ staan per gemeente de minimaregelingen genoemd met een link naar meer informatie over deze regelingen en onder welke voorwaarden deze regelingen kunnen worden aangevraagd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">07. Verzekeringen</w:t>
       </w:r>
@@ -3728,88 +4018,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.01 Bescherming persoonsgegevens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school handelt in het kader van privacy conform de Algemene Verordening Gegevensbescherming (AVG) en het Privacy Reglement van vereniging Ons Middelbaar Onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk hier het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduixaxejy88ymwjnvkrdvs">
+      <w:hyperlink w:history="1" r:id="rId1tt1602zgyn5zhiqzl05l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Privacyreglement verwerking leerlinggegevens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> van Parmant Scholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging werkt met het ‘Privacy normenkader’ dat onder andere gebaseerd is op het ISO-normenkader 27001/27002. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij 1 januari 2027 voldoen aan niveau 3 binnen de vereniging</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naast dit normenkader wordt er ook gewerkt aan het Normenkader informatiebeveiliging dat met Privacy hand in hand gaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De functionaris gegevensbescherming van vereniging Ons Middelbaar Onderwijs houdt toezicht op de verschillende processen en verwerkingen waarbij persoonsgegevens betrokken zijn. De vereniging voert een duidelijk en transparant privacy beleid. Hebt u een klacht of wilt u iets voorleggen aan onze functionaris gegevensbescherming, stuur dan een mail naar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId38l1b7v2vsqcasw1zqsv9">
+      <w:hyperlink w:history="1" r:id="rId7j8iwz8psorx2dho7srse">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Scholen gaat zorgvuldig om met de verwerking van persoonsgegevens;</w:t>
       </w:r>
@@ -4043,77 +4333,77 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzp_1nkcqyqnijrv_e0yjz">
+      <w:hyperlink w:history="1" r:id="rIdplv_6aasmy7efdhzak4as">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zijn er vragen over privacy binnen de vereniging OMO stel ze via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdai_sq5uny3ukmrrrvwrkb">
+      <w:hyperlink w:history="1" r:id="rIdhvlxnf8jl6oiqho_udmyu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">po@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.02 Toestemming verwerken persoonsgegevens van leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -4298,114 +4588,114 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Informatiebeveiliging binnen vereniging Ons Middelbaar Onderwijs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging werkt met het ‘Informatiebeveiliging normenkader’ dat gebaseerd is op de ISO 27001. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij eind 2026 voldoen aan niveau 3 binnen de vereniging. Naast het normenkader wordt er ook gewerkt aan Awareness dat samen met privacy hand in hand gaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zijn er vragen over informatiebeveiliging binnen de vereniging? Stel ze via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwv1rkgh7inkrvjqqrsyf2">
+      <w:hyperlink w:history="1" r:id="rId_o8hn1b6ukb-mvt9alw0i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ib@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.04 Informatieverstrekking ouders 18+ leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school vindt het belangrijk om ouder(s)/verzorger(s) te informeren over onderwijsvorderingen zolang de leerling staat ingeschreven. Daarom zal de school aan iedere leerling van 18 jaar en ouder vragen om daarvoor schriftelijk toestemming te geven. Deze toestemming omvat mede de inlog van ouder(s)/verzorger(s) in Magister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor vragen en opmerkingen kunnen ouders en leerlingen terecht bij Esther Le Large, het privacy-aanspreekpunt binnen Parmant Scholen (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf8u_gweglflqp-soau4fl">
+      <w:hyperlink w:history="1" r:id="rIdruiizaonc-nvuxgumj1ky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) of bij de Functionaris voor de Gegevensbescherming van OMO (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehf14m2tgqlmrflvbnimk">
+      <w:hyperlink w:history="1" r:id="rIdgptqek321lvxuwbaz-i91">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). Daarnaast hanteert OMO een</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl5m5deot1mepinajlqz4o">
+      <w:hyperlink w:history="1" r:id="rIdfpxa8qs3gnjxvzjgcdk96">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">klachtenregeling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">09. Veiligheid en integriteit</w:t>
       </w:r>
@@ -4463,120 +4753,120 @@
       <w:r>
         <w:t xml:space="preserve">Plan van aanpak behorend bij de RI&amp;E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sociaal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdywhvrlnfxgpyupwhzadjk">
+      <w:hyperlink w:history="1" r:id="rIdn7h-r9jpgcuxlrtafknzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schoolveiligheidsplan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> waarin preventief en curatief beleid omschreven staat met gedragscodes en protocollen, waaronder cameratoezicht en het recht van de school om, met toestemming van de schoolleiding, kluisjes te openen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een aangestelde schoolveiligheidscoördinator en een anti-pestcoördinator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tevredenheidsonderzoek voor leerlingen, medewerkers en ouders. In dit onderzoek wordt ook het veiligheidsgevoel en pestgedrag uitdrukkelijk benoemd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdphxqrjqqd4s7omchhhudq">
+      <w:hyperlink w:history="1" r:id="rIdarvnwmfztx4iglez3evzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Integriteitscode Ons Middelbaar Onderwijs (OMO).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId_jak81tekjb-wc-7gy4on">
+      <w:hyperlink w:history="1" r:id="rIdvr9qmvs5zslswkwcvqp_l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Integriteitscode en gedragscode gebruik social media Parmant Scholen.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wij willen dat iedereen die bij ons leert, werkt en ons bezoekt, zich bij ons welkom en veilig kan voelen. Dagelijks maken we samen morgen mooi vanuit onze gemeenschappelijke kernwaarden kansrijk, divers en bijdragend, die het hart van onze collectieve cultuur vormen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een cultuur waarin je je gezien, gehoord en gerespecteerd voelt in wie je bent. Een cultuur waarbij de norm is dat we de (professionele) ruimte bij en naar elkaar voelen om ons respectvol te kunnen uitspreken, zaken met elkaar te kunnen bespreken en af te spreken, elkaar feedback te kunnen geven en deze ook te kunnen ontvangen en waar nodig elkaar ook te kunnen aanspreken.</w:t>
       </w:r>
@@ -4597,277 +4887,277 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vertrouwenspersonen en vertrouwensinspecteurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Leerlingen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Voor een vertrouwensgesprek of het vertrouwelijk melden van ongewenste omgangsvormen zoals (seksuele) intimidatie, pesten, agressie, bedreiging, kunnen leerlingen terecht bij de vertrouwenspersoon leerlingen van onze school: Nicoline Smit (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhhttvs-8gkpdpvcrcjhqp">
+      <w:hyperlink w:history="1" r:id="rIdmrogjg4vkswcealvrlsj-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">n.smit@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ouders, leerlingen en medewerkers</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Parmant Scholen heeft ook een interne vertrouwenspersoon ongewenste omgangsvormen en integriteit bij wie je veilig en volledig anoniem, in vertrouwen je verhaal kunt doen en bij wie je een luisterend oor vindt: Maaike van der Graaf. Medewerkers, maar ook ouders en leerlingen kunnen bij haar terecht voor vertrouwenszaken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor contact of het maken van een vertrouwelijke afspraak kunt u haar mailen op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9p-18h43om_j9cep6ardg">
+      <w:hyperlink w:history="1" r:id="rIdbbcjlkzpzgjjwzwlf4evm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vertrouwenspersoon@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of bereiken via het algemene telefoonnummer van Parmant Scholen: 040 – 790 00 80.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ook kun je terecht bij landelijke vertrouwensinspecteurs. Zij zijn bereikbaar op: 0900 – 111 31 11 (lokaal tarief). Meer informatie: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhko8cn4t-0rvaxek1m0m9">
+      <w:hyperlink w:history="1" r:id="rIdm-cshor7amod-bcqhfllf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer weten over ons beleid?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdlcojcdhsneitgvs_62cur">
+      <w:hyperlink w:history="1" r:id="rId_b5tbasrjegaolhqdizyd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sociaal veiligheidsplan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdvryehlkmwrtz2mcqalo2i">
+      <w:hyperlink w:history="1" r:id="rIdplnvs-01eff2zmx71r9ny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social mediaprotocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdlgmywu5v_73i_ybxh8u03">
+      <w:hyperlink w:history="1" r:id="rIdzaly_m4m7odoyjaajdkms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OMO-klachtenregeling integriteit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdapg2ubbhtmb3xlgswh0qy">
+      <w:hyperlink w:history="1" r:id="rIdqffpeinrmi52dhtavuq5p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Klokkenluidersregeling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdxtjqsxyecddjvgoeqyyt-">
+      <w:hyperlink w:history="1" r:id="rId6xehav95ea1yjeufr1ueo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Externe vertrouwenspersoon OMO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.02 Meldcode huiselijk geweld en kindermishandeling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij een vermoeden van huiselijk geweld, mishandeling, verwaarlozing, seksueel misbruik en/of loverboys is de school vanuit de wet verplicht om dit vermoeden te melden bij Veilig Thuis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In deze </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-vea9_e5suvzpqtbtfyz5">
+      <w:hyperlink w:history="1" r:id="rId69h8iwrot-n4oh377z_km">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">meldcode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> wordt aangegeven hoe binnen onze school wordt omgegaan met signalen van huiselijk geweld of kindermishandeling, zodat zo snel en adequaat mogelijk hulp geboden kan worden. Bij zorgwekkende signalen ondersteunt en adviseert de aandachtsfunctionaris de medewerker bij het volgen van de meldcode.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie is na te lezen op</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7-jb_-3yaysjym-ckxtt">
+      <w:hyperlink w:history="1" r:id="rIdn1gcpemodgdtcof8155hz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.03 Schoolveiligheidsplan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk het schoolveiligheidsplan.</w:t>
       </w:r>
@@ -4886,51 +5176,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen groeien op in een digitaal tijdperk vol met nieuwe mogelijkheden. Via het internet ligt de wereld letterlijk aan hun voeten. Facebook, Twitter, Snapchat, Instagram, gamen (Fortnite), vloggen, fora, Whatsapp, Tik Tok, Cyberpesten, influencers, livestreams etc. Allemaal ‘dagelijkse kost’. Social media is ook niet meer op school weg te denken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de mentorlessen wordt regelmatig aandacht besteed aan het (omgaan) met social media.Onderwerpen zijn onder andere, gebruik van social media, de voor- en nadelen van social media en digitaal pesten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Afspraken over de omgang met social media zijn vastgelegd in een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdao7jjlopl7jagud2mqnin">
+      <w:hyperlink w:history="1" r:id="rIdbzxln7ljssr9xurjucpla">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">protocol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.05 Stimulerende en verdovende middelen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -5170,423 +5460,423 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is een cybersecurity incident?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Een cybersecurity incident is een situatie waarbij sprake is van aantasting van de beveiliging van onze informatiesystemen en de daarin opgeslagen gegevens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqey_kdp1rf5najabudbtd">
+      <w:hyperlink w:history="1" r:id="rIdrzwphcptzi-q5vpe6csmo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de link naar het formulier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. Rechten en plichten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.01 Managementstatuut OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtrsxabkerrreyy5ehmdb">
+      <w:hyperlink w:history="1" r:id="rIdjwrzgczlg5c-ivdqwlgbp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">managementstatuut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Ons Middelbaar Onderwijs regelt de verhouding tussen de Raad van Bestuur en de rector/vestigingsdirecteur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.02 Reglement voor de Raad van Advies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhjbv2tnk1k3-4rgcdvnq">
+      <w:hyperlink w:history="1" r:id="rIdnit2felnmkrwtcokkgayb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reglement voor de Raad van Advies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Ons Middelbaar Onderwijs regelt de relatie tussen de rector/vestigingsdirecteur en de Raad van Advies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.03 Schoolmanagementstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdc-dcygsnqt4mniyo3saaa">
+      <w:hyperlink w:history="1" r:id="rIdey1d_5r06lud1dy1zroaz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Het schoolmanagementstatuut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regelt de verhouding tussen de rector/vestigingsdirecteur en de overige leden van de schoolleiding en andere functionarissen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">NB. Voorbehoud hierbij is dat het schoolmanagementstatuut van de school is vastgesteld door de Raad van Bestuur en aldus in werking is getreden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.04 Leerlingstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De rechten en plichten van leerlingen staan in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbavjjdb8e0loc25k3-oo5">
+      <w:hyperlink w:history="1" r:id="rId70bt5vktjeu7omneilkfz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leerlingstatuut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.05 Reglement bezwaar en beroep leerlingzaken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnpv5mdjqfdqxj3upkebph">
+      <w:hyperlink w:history="1" r:id="rIdio6uhlszqhwisxyzvedn4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reglement bezwaar en beroep in leerlingenzaken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">regelt de procedure rond de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11qizgifyw4zusanqplgm">
+      <w:hyperlink w:history="1" r:id="rIdhadmclrgy0_prxtv7yvki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">behandeling van bezwaar en beroep</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Het gaat dan om besluiten met betrekking tot examenzaken en de toelating, bevordering, schorsing en verwijdering van leerlingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.06 Medezeggenschapsreglement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo1kqon-ok4pqx__ip3cnq">
+      <w:hyperlink w:history="1" r:id="rId5ljg4d4o_xybiqbq6ufyy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">medezeggenschapsreglement Ons Middelbaar Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regelt de samenstelling en bevoegdheden van de Medezeggenschapsraad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De medezeggenschapsraad van Parmant Scholen is te bereiken via het mailadres </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj6pyscd3tg1nhq3f3egti">
+      <w:hyperlink w:history="1" r:id="rId7kyyanfh0sopvxkpe7px_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MR@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.07 Privacyreglement OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In het privacyreglement staat op welke wijze er binnen vereniging Ons Middelbaar Onderwijs wordt omgegaan met persoonsgegevens en de privacy. Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0bmda2ugawxq6qx26cpp">
+      <w:hyperlink w:history="1" r:id="rIdeyo3jw9bu9zmm_olvvojm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie over AVG en privacy is te vinden in hoofdstuk 8 ‘AVG en privacy’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.08 Integriteitscode</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vereniging Ons Middelbaar Onderwijs heeft een eigen </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmgzaxo6o_8jdqtko7lf7e">
+      <w:hyperlink w:history="1" r:id="rIdye7f8uwoxgkfutc1yn3_d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">integriteitscode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> opgesteld, die algemeen bindend is voor alle scholen en voor alle bestuurlijke organen van de vereniging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.09 Regeling ter voorkoming van (seksuele) intimidatie, agressie, discriminatie en pesten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor de school is een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarfhhvpf_sr-cjbxcsobv">
+      <w:hyperlink w:history="1" r:id="rIdw8bdxa0jy9s-vpnzzmkf-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">regeling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> vastgesteld door de Raad van Bestuur. Op basis van deze regeling wordt de zorg voor een prettig schoolklimaat en een prettige omgang met elkaar nagestreefd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.10 Klachtenregeling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op basis van deze regeling kunnen ouders, leerlingen en het personeel van de school</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlat3ujyhchqalqldnq_kc">
+      <w:hyperlink w:history="1" r:id="rId1sr6jumuyefbwp5jz_jku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">een klacht indienen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> over gedragingen, beslissingen of het nalaten daarvan door personeel, schoolleiding of bestuursleden. Een klacht wordt door de klachtencommissie pas in behandeling genomen als er op de school zelf geen bevredigende oplossing is gevonden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdk7w5itnczhltjhconyfhr">
+      <w:hyperlink w:history="1" r:id="rIdmu-jxcpywp_pyn_vvbr1l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Klik hier voor de actuele contactgegevens van de klachtencommissie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.11 Wet gedeeltelijk verbod gezichtsbedekkende kleding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -5666,51 +5956,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">b. het behandelen van verzoeken van kandidaten voor vrijstelling of ontheffing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om je aanvraag goed te kunnen behandelen, is het belangrijk dat het formulier volledig is ingevuld. Je kunt het ingevulde formulier digitaal indienen via pmt-examencommissie@parmantscholen.nl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId31y2caefrei7ugyeckgxg">
+      <w:hyperlink w:history="1" r:id="rId_ck7wsvgkmeayjy2obsnv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> om het formulier te downloaden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11. Kwaliteitszorg en resultaten</w:t>
       </w:r>
@@ -5724,171 +6014,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De kwaliteitscultuur en -structuur van Parmant Scholen maakt het voor de scholen mogelijk om de kwaliteit van het onderwijs te borgen en te sturen waardoor de kwaliteit van het onderwijs voortdurend verbeterd en gewaarborgd wordt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cyclische aandacht voor kwaliteit helpt de ontwikkeling van het onderwijs door inzicht te geven in wettelijke eisen, ambities en resultaten. Ons doel is dat onderwijs zodanig wordt ingericht dat we bewaken dat leerlingen een ononderbroken ontwikkelingsproces kunnen doorlopen en dat het onderwijs wordt afgestemd op de voortgang in de ontwikkeling van leerlingen. Door het structureel monitoren van onderwijsresultaten borgen en verbeteren we de kwaliteit van ons onderwijs. De website Scholen op de Kaart geeft inzicht in de onderwijsresultaten zoals het aantal leerlingen dat doorstroomt naar een hoger leerjaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om leerlingen goed onderwijs te blijven bieden evalueren we jaarlijks onze onderwijsresultaten en ambities om op basis daarvan ons onderwijs te verbeteren en zorg te dragen voor kwalificatie van leerlingen nu en in de toekomst. De te nemen maatregelen ter verbetering worden jaarlijks geëvalueerd om interventies bij te stellen. Daarbij valt te denken aan verzuimpreventie, deskundigheidsbevordering en pedagogisch-didactisch handelen. De onderwijsresultaten van de school zijn inzichtelijk op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddxmuhcp9bu3ha1fb961fi">
+      <w:hyperlink w:history="1" r:id="rIdcnzfrpuqdp6scqk7yeqjv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scholen op de kaart</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfmezj2e9yhf8yexpxx3x">
+      <w:hyperlink w:history="1" r:id="rIdji83lqj8rubkaugy5nb5g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inspectie van het Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">houdt eveneens toezicht op de kwaliteit van onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdqp7wfobztff7dmp5gsshe">
+      <w:hyperlink w:history="1" r:id="rIdvpswjs-n8vtskp6p55_kx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vertrouwensinspecteurs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> telefoon 0900 – 111 31 11 (lokaal tarief)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.02 Scholen op de kaart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school is actief op ‘Scholen op de kaart’. Via ‘Scholen op de kaart’ biedt de school op basis van diverse indicatoren inzicht in haar beleid, kwaliteit, onderwijsresultaten en bedrijfsvoering. De school kan zich zo verantwoorden bij onder andere inspectie, ouders, basisscholen en gemeente. Tevens is er mogelijkheid om scholen met elkaar te vergelijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De gegevens van de school zijn te vinden op: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygpiyfcl0s83f4w6_ojl4">
+      <w:hyperlink w:history="1" r:id="rId9cmisdcufuak_yxlbhah6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.scholenopdekaart.nl.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.03 Onderwijsinspectie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn2iwotulmjkfzetjidz1l">
+      <w:hyperlink w:history="1" r:id="rIdvisiui0sygylpuuahzvuo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid: 1400</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
@@ -5922,51 +6212,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diploma behaald: 77%, getuigschrift ontvangen: 19%, verlengers: 4%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het percentage leerlingen dat de school zonder diploma verlaat (Voortijdig Schoolverlaters, VSV) is te vinden op het vsv-cijferportal. Scholen en gemeenten werken samen in een regionaal plan met maatregelen. De meest actuele resultaten wat betreft VSV worden zo spoedig mogelijk gepubliceerd. Meer informatie hierover is na te lezen op de website van het ministerie van OCW in cijfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het regionale plan voor het terugdringen van voortijdig schoolverlaten (VSV) in Eindhoven is vastgelegd in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpdzybubv4b3_99rp7_gbg">
+      <w:hyperlink w:history="1" r:id="rId8uveiizxjexlpnbz6nvvp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Uitvoeringsprogramma VSV en JIKP 2020–2024 van RMC-regio 37 Zuidoost-Brabant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Dit programma is opgesteld door een samenwerking tussen gemeenten, scholen en andere partners in de regio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. Onze organisatie</w:t>
       </w:r>
@@ -6180,85 +6470,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Al onze leerlingen krijgen veel praktijklessen. In deze lessen leren ze basisvaardigheden. Stap voor stap, via interne en externe stages leren onze leerlingen hun basisvaardigheden toe te passen en ontdekken ze wat ze goed kunnen en hoe hun talenten het beste tot hun recht komen. Daarin worden ze intensief begeleid en gecoacht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.02 Schoolplan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze missie, visie en koers staan beschreven in ons schoolplan 2024 – 2028. Ons schoolplan komt voort uit het koersplan 2024 – 2028 van Parmant Scholen dat weer een afgeleide is van het OMO-koersplan 2030 ‘samen groeien’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdl2gksbp3qr3pqunqaidld">
+      <w:hyperlink w:history="1" r:id="rId9yuipyifptjkfafonxfqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Benieuwd naar ons schoolplan? U leest het hier.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het schoolplan van Parmant Scholen kunt u terugvinden onder 12.05 en Koers 2030 van vereniging Ons Middelbaar Onderwijs onder 12.07 in deze schoolwiki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.03 Academische opleidingsschool (AOS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als Parmant school zijn wij een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxrjasflimgm4946fbvfo">
+      <w:hyperlink w:history="1" r:id="rIdc8c5pgwl08mfintrjz8ip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Academische Opleidingsschool (AOS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Dit netwerk van 7 scholen uit Zuid-Oost Brabant en 5 instituten vormt een inspirerende biotoop voor leren, ontwikkelen en onderzoek. Wij werken samen om de best mogelijke manier vorm te geven aan het opleiden en begeleiden van startende leraren, de professionalisering van zittende docenten en daarmee aan schoolontwikkeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De visie is dan ook docenten (in opleiding) leren van en met elkaar in een rijke leeromgeving, ontwikkelingsgericht opleiden en professionaliseren en een onderzoekende houding en onderzoekend handelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -6275,72 +6565,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.04 Topsport Talentschool</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als Parmant school bieden wij al meer dan dertig jaar de combinatie studie en topsport aan. Parmant Scholen maakt namelijk deel uit van het Expertisecentrum Voortgezet Onderwijs en Topsport (EVOT) en is daarmee een officiële Topsport Talentschool.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een Topsport Talentschool (TTS) is bedoeld voor leerlingen die in een bepaalde sport het talent en de ambitie hebben om door te groeien naar internationaal niveau. Toelating tot het project is alleen mogelijk als de leerling een NOC*NSF-talentenstatus heeft (Belofte, Nationaal talent, Internationaal talent) of een KNVB beloftestatus. Deze talentenstatus wordt bepaald door de desbetreffende sportbond in overleg met NOC*NSF. Meer informatie vindt u op de website van EVOT </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdben5mjgwlh2r3vfsivexk">
+      <w:hyperlink w:history="1" r:id="rIdmvh1f6da6dwzptxluc739">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(www.evot.nl)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer een leerling geen officiële talentenstatus heeft, maar wel in het bezit is van een Regio Status, komt de leerling in aanmerking voor topsport vriendelijke faciliteiten. Deze faciliteiten zijn echter beperkter dan de faciliteiten voor leerlingen met een officiële talentenstatus. De Regio Status, waar vaste toelatingscriteria voor zijn, wordt toegekend door de school na overleg met de sportbond. Neem voor meer informatie contact op met onze school of Paulien Senssen, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdclqfgs92m69wyc2dzubss">
+      <w:hyperlink w:history="1" r:id="rId_gw5msk03bs7wktphq2bh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p.senssen@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, teamleider Topsport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.05 Parmant Scholen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
@@ -6364,64 +6654,64 @@
         <w:t xml:space="preserve">We zijn een scholengroep van zes samenwerkende scholen voor regulier onderwijs in Eindhoven, van praktijkonderwijs tot en met vwo. Elke school heeft een unieke aanpak en onderwijsvorm. Maar wat ons verbindt, is dat we samen bouwen aan kleurrijk, eigentijds en innovatief onderwijs. Onderwijs dat leerlingen voorbereidt op de uitdagingen van morgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In een warme, inclusieve en ondersteunende omgeving stimuleren we leerlingen om zichzelf te zijn en zich op hun eigen manier te ontwikkelen. We moedigen hen aan om hun passie te vinden, hun talenten te laten bloeien en hun dromen na te jagen. Om uit te groeien tot zelfverzekerde mensen die positief bijdragen aan de samenleving. Want wij weten dat zij het verschil maken in de wereld.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meer weten?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bekijk </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpgaidsporqnaw2grhrks">
+      <w:hyperlink w:history="1" r:id="rIdgeimizuujbyxux1s1ylca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Wij zijn Parmant scholen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> en lees ons </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0gjfmw8wxe2ixsxharda">
+      <w:hyperlink w:history="1" r:id="rId4ieppaoxmuw4xbgll8ltu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">koersplan 2024-2028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> om meer te weten te komen over onze missie en visie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -6601,98 +6891,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jij maakt morgen mooi!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij Parmant Scholen werken we aan het onderwijs van morgen. Ons jaarverslag geeft een inkijk in wat we het afgelopen schooljaar hebben gedaan om ons onderwijs verder te ontwikkelen en te verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze plannen en doelstellingen hebben we beschreven in ons </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrhuczrmpvuvnye6fdpk5">
+      <w:hyperlink w:history="1" r:id="rIdm5p_nqwba9jkpqcwc_np3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">koersplan 2024 – 2028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> met de vijf speerpunten: innoverend vermogen, eigentijds onderwijs, vitaliteit en werkgeluk, samenwerken en leefgemeenschap. Ons koersplan is een afgeleide van OMO Koers 2030 ‘Samen groeien’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer weten? Onze jaarverslagen zijn </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrl2_cfzyxfxvieahv2e6c">
+      <w:hyperlink w:history="1" r:id="rIdrihdi1bbj619tnf2bhnj0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> te bekijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.07 Onderdeel van vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdialwd1vmosepz86_tde6h">
+      <w:hyperlink w:history="1" r:id="rIdnxdfif8xwynmvgy6fkn3v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is opgericht in 1916. Het is een vereniging van scholen voor voortgezet onderwijs in voornamelijk Noord-Brabant. De scholen, van praktijkonderwijs tot en met gymnasium, ontwikkelen de talenten van iedere leerling door ‘goed onderwijs’ te bieden geïnspireerd vanuit de katholieke traditie. Zo verwerven de leerlingen passende startposities voor vervolgonderwijs en voor toetreding tot de maatschappij. De scholen van vereniging Ons Middelbaar Onderwijs kennen een grote verscheidenheid die de bron vormt voor kennisdeling en daarmee voor het versterken van de professionaliteit van onze docenten. Door het benutten van schaalvoordelen zijn de scholen bovendien samen sterker en kunnen ze toch kleinschalig blijven. En daar profiteren onze leerlingen van.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONZE SCHOOL ALS ONDERDEEL VAN…</w:t>
       </w:r>
     </w:p>
@@ -6725,170 +7015,170 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Spoorlaan 171</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Postbus 574, 5000 AN Tilburg</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 013 – 5955500</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvpvrz765krnq1lsjf-_f">
+      <w:hyperlink w:history="1" r:id="rIdxexg0zs8cai0vkcyovlx-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omo@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">KOERS 2030</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het strategisch beleidsdocument ‘Koers 2030: Samen Groeien’ geeft richting aan de ambities en het handelen van de vereniging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘Samen groeien’ is onze belofte aan onze onderwijsprofessionals en onze leerlingen. We beloven dat je bij ONS Middelbaar Onderwijs kan groeien in een omgeving waarin je nooit alleen staat. Je mag zijn wie je bent. Anderen kunnen op jou rekenen, net zoals jij op hen kunt rekenen. Samen ontdekken we op een nieuwsgierige manier de wereld en bouwen we aan de invulling van onze toekomst. Samen zijn wij ONS!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wilt u meer lezen over het beleid van vereniging Ons Middelbaar Onderwijs voor de komende jaren? Lees dan het strategische beleidsplan </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9yacckwpelj9dkzbcrwc">
+      <w:hyperlink w:history="1" r:id="rIdlv8ucvfe7nt6gcplehprr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Samen Groeien Koers 2030</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> en het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizegty8enml6lb4dacz_z">
+      <w:hyperlink w:history="1" r:id="rIdbris62tevdwh2yjzafci_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jaarverslag</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LEDENRAAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De vereniging heeft een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdev1azuvvx9zojixhfq4kp">
+      <w:hyperlink w:history="1" r:id="rIdsjte4hicgaqwblce3gz2a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ledenraad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdajxrlfaxjlyagxmksydav">
+      <w:hyperlink w:history="1" r:id="rIdvhavpyuy9wvq0c_vrz0iy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Dit is het hoogste inspraakorgaan van de vereniging. Via de ledenraad heeft de samenleving een plek in de formele besluitvorming. De ledenraad beslist onder andere over de benoeming van het ontslag van de leden van de Raad van Toezicht. Daarnaast stelt ze de jaarrekening en het jaarverslag vast. De ledenraad bestaat uit, door de raden van advies naar de ledenraad afgevaardigde leden en ouders van leerlingen die lid zijn van de vereniging. Daarin zitten ouders van leerlingen en twee afgevaardigden leden van elke Raad van Advies van alle OMO- scholen. In de maand juni van elk jaar is de vergadering van de ledenraad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wilt u ook lid worden? U vindt </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId51lxslv83f0gyjikk4pni">
+      <w:hyperlink w:history="1" r:id="rIdhhok3o_40bnl52rba6y-o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> alle informatie over hoe u lid kunt worden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.08 Raad van Advies samenwerkende OMO-scholen (SOSE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">De Raad van Advies is een adviesorgaan dat de Samenwerkende OMO-scholen Eindhoven(SOSE) adviseert bij het ontwikkelen en vaststellen van beleid over het onderwijsproces. De raad fungeert als klankbord voor de schoolleiders op strategische onderwerpen en de ontwikkelrichting van de scholen.</w:t>
       </w:r>
@@ -7450,62 +7740,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:before="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtmpnfqy5nwflhfqsjwce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/02/Diplomareglement-Parmant-Florian-sept.-2025.pdf" TargetMode="External"/><Relationship Id="rIdcirnppw0bg1c2jtbwde4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/02/230706-PSE-Schoolondersteuningsprofiel-2022-2026-definitief_-1.pdf" TargetMode="External"/><Relationship Id="rIdye0elr1s6yaq9aeigtguz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swveindhovenkempenland.nl/" TargetMode="External"/><Relationship Id="rIdagatd7nrywrwrozclegkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/passend-onderwijs" TargetMode="External"/><Relationship Id="rIdsfkww4q6bylrur_ckrl5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vo-raad.nl/projecten/steunpunt-passend-onderwijs/over-het-steunpunt-passend-onderwijs" TargetMode="External"/><Relationship Id="rId_2k7esuqqnuephufwkbn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdkjogd7osuo3g9j0dsmgfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vsvverkenner.nl/" TargetMode="External"/><Relationship Id="rIdsdqd5qfreeqdk011h9rur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/11/Bevorderingsreglement-Florian-2025-2026-def.pdf" TargetMode="External"/><Relationship Id="rIdofzibhl89tk_el0d8c_hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2020/08/21/factsheet-spelregels-sponsoring-op-basisscholen-en-middelbare-scholen" TargetMode="External"/><Relationship Id="rId1als4fynxgrw27au_zwp7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dereiskoffer.nu" TargetMode="External"/><Relationship Id="rIdl1nw4t4piwvnbdpbfermd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/schoolvakanties/" TargetMode="External"/><Relationship Id="rIdrxkiag3g8fpf4gzw1qrn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-florian@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdcr-n3xcwe1-bzk2vn01fs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rIdnds8e_jfdpfn75vq0uvfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rIdlrztgpplwe1gd8xpkz_ar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdmsbvoyaq25mja_hnltrrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iedereendoetmee.org/" TargetMode="External"/><Relationship Id="rIduixaxejy88ymwjnvkrdvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rId38l1b7v2vsqcasw1zqsv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdzp_1nkcqyqnijrv_e0yjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdai_sq5uny3ukmrrrvwrkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdwv1rkgh7inkrvjqqrsyf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ib@omo.nl" TargetMode="External"/><Relationship Id="rIdf8u_gweglflqp-soau4fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdehf14m2tgqlmrflvbnimk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdl5m5deot1mepinajlqz4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdywhvrlnfxgpyupwhzadjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdphxqrjqqd4s7omchhhudq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rId_jak81tekjb-wc-7gy4on" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/08/Integriteitscode-Parmant-Scholen_juni2021-1.pdf" TargetMode="External"/><Relationship Id="rIdhhttvs-8gkpdpvcrcjhqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.smit@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId9p-18h43om_j9cep6ardg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vertrouwenspersoon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdhko8cn4t-0rvaxek1m0m9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdlcojcdhsneitgvs_62cur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdvryehlkmwrtz2mcqalo2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/artikel/9-04-social-mediaprotocol/" TargetMode="External"/><Relationship Id="rIdlgmywu5v_73i_ybxh8u03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rIdapg2ubbhtmb3xlgswh0qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rIdxtjqsxyecddjvgoeqyyt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rId-vea9_e5suvzpqtbtfyz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIdb7-jb_-3yaysjym-ckxtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/" TargetMode="External"/><Relationship Id="rIdao7jjlopl7jagud2mqnin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/08/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rIdqey_kdp1rf5najabudbtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100ab" TargetMode="External"/><Relationship Id="rIddtrsxabkerrreyy5ehmdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/kfady1pr/managementstatuut-ons-middelbaar-onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdxhjbv2tnk1k3-4rgcdvnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/0n1fajou/reglement-voor-de-raden-van-advies.pdf" TargetMode="External"/><Relationship Id="rIdc-dcygsnqt4mniyo3saaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rIdbavjjdb8e0loc25k3-oo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/02/230322-PSE-Leerlingenstatuut-2022-2023_38557248-2.pdf" TargetMode="External"/><Relationship Id="rIdnpv5mdjqfdqxj3upkebph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/01/Reglement-bezwaar-en-beroep-in-leerlingenzaken-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rId11qizgifyw4zusanqplgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/" TargetMode="External"/><Relationship Id="rIdo1kqon-ok4pqx__ip3cnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/08/Medezeggenschapsreglement-Ons-Middelbaar-Onderwijs-DEF-002.pdf" TargetMode="External"/><Relationship Id="rIdj6pyscd3tg1nhq3f3egti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdm0bmda2ugawxq6qx26cpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdmgzaxo6o_8jdqtko7lf7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdarfhhvpf_sr-cjbxcsobv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/12/2024/12/Regeling-ter-voorkoming-van-seksuele-intimidatie-agressie-geweld-waaronder-pesten-en-discriminatie-OMO.pdf" TargetMode="External"/><Relationship Id="rIdlat3ujyhchqalqldnq_kc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/01/Klachtenregeling-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdk7w5itnczhltjhconyfhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rId31y2caefrei7ugyeckgxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIddxmuhcp9bu3ha1fb961fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdtfmezj2e9yhf8yexpxx3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdqp7wfobztff7dmp5gsshe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdygpiyfcl0s83f4w6_ojl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdn2iwotulmjkfzetjidz1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdpdzybubv4b3_99rp7_gbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naardejuisteplek.nl/wp-content/uploads/2020/11/Uitvoeringsprogramma-VSV-en-JiKP-2020-2024.pdf" TargetMode="External"/><Relationship Id="rIdl2gksbp3qr3pqunqaidld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/02/Schoolplan-PSE-2024-2028-1.pdf" TargetMode="External"/><Relationship Id="rIdmxrjasflimgm4946fbvfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdben5mjgwlh2r3vfsivexk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rIdclqfgs92m69wyc2dzubss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdwpgaidsporqnaw2grhrks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIdv0gjfmw8wxe2ixsxharda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/12/2024/12/PMT-Koersplan-2024-2028_def-240119.pdf" TargetMode="External"/><Relationship Id="rIdrrhuczrmpvuvnye6fdpk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fwp-content%2Fuploads%2Fsites%2F9%2F2025%2F04%2FPMT-Koersplan-2024-2028_def-240119.pdf&amp;data=05%7C02%7Ct.baker%40parmantscholen.nl%7C4db00d47a6ca408136c708de88dcd320%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639098679190367271%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=uKUOIM9Hb7HtTNxRa4vtJuO5TRMQYMsMeEo0x2scdsg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdrl2_cfzyxfxvieahv2e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fjaarverslag%2F&amp;data=05%7C02%7Ct.baker%40parmantscholen.nl%7C4db00d47a6ca408136c708de88dcd320%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639098679190384370%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=daq86oGgV8ofTmN%2BifwiEFFDsziNlFmRqd2h%2FFn0CrQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdialwd1vmosepz86_tde6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rIdhvpvrz765krnq1lsjf-_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omo@omo.nl" TargetMode="External"/><Relationship Id="rIda9yacckwpelj9dkzbcrwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/" TargetMode="External"/><Relationship Id="rIdizegty8enml6lb4dacz_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/" TargetMode="External"/><Relationship Id="rIdev1azuvvx9zojixhfq4kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdajxrlfaxjlyagxmksydav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rId51lxslv83f0gyjikk4pni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/lidmaatschap-vereniging-omo/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdxqi97qun9vy3gteslgdjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/02/Diplomareglement-Parmant-Florian-sept.-2025.pdf" TargetMode="External"/><Relationship Id="rIdfja9lqf52fht1wtx_7c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swveindhovenkempenland.nl/" TargetMode="External"/><Relationship Id="rId0d0oeluibctwyqxl5w57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/passend-onderwijs" TargetMode="External"/><Relationship Id="rIdr2582gk0ixjqpr3kmraqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vo-raad.nl/projecten/steunpunt-passend-onderwijs/over-het-steunpunt-passend-onderwijs" TargetMode="External"/><Relationship Id="rIdsg5-h0_vkhurxuebteyv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdp2t009jnnve7tzssrkepq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vsvverkenner.nl/" TargetMode="External"/><Relationship Id="rIdhh7zbnwkimodv2qa136g_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/11/Bevorderingsreglement-Florian-2025-2026-def.pdf" TargetMode="External"/><Relationship Id="rIdmmuah2p44pe3wrsvnxrzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2020/08/21/factsheet-spelregels-sponsoring-op-basisscholen-en-middelbare-scholen" TargetMode="External"/><Relationship Id="rIddyjglmv2nou5_cxscc1it" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dereiskoffer.nu" TargetMode="External"/><Relationship Id="rIdcpekzloulngc-ss6thwge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/schoolvakanties/" TargetMode="External"/><Relationship Id="rIdabnixleqceqc-hqfhdlto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-florian@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdm4kuxh1eve6wbyng5lnv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rIdgurlr5nnkgo--awwm8kqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rIdnfjlfbuphvzymutmo7hfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdsqnzbeogciai9eo-1j83-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iedereendoetmee.org/" TargetMode="External"/><Relationship Id="rId1tt1602zgyn5zhiqzl05l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rId7j8iwz8psorx2dho7srse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdplv_6aasmy7efdhzak4as" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdhvlxnf8jl6oiqho_udmyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rId_o8hn1b6ukb-mvt9alw0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ib@omo.nl" TargetMode="External"/><Relationship Id="rIdruiizaonc-nvuxgumj1ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdgptqek321lvxuwbaz-i91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdfpxa8qs3gnjxvzjgcdk96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdn7h-r9jpgcuxlrtafknzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdarvnwmfztx4iglez3evzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdvr9qmvs5zslswkwcvqp_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/08/Integriteitscode-Parmant-Scholen_juni2021-1.pdf" TargetMode="External"/><Relationship Id="rIdmrogjg4vkswcealvrlsj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.smit@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdbbcjlkzpzgjjwzwlf4evm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vertrouwenspersoon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdm-cshor7amod-bcqhfllf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rId_b5tbasrjegaolhqdizyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdplnvs-01eff2zmx71r9ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/artikel/9-04-social-mediaprotocol/" TargetMode="External"/><Relationship Id="rIdzaly_m4m7odoyjaajdkms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rIdqffpeinrmi52dhtavuq5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/" TargetMode="External"/><Relationship Id="rId6xehav95ea1yjeufr1ueo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/" TargetMode="External"/><Relationship Id="rId69h8iwrot-n4oh377z_km" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIdn1gcpemodgdtcof8155hz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/" TargetMode="External"/><Relationship Id="rIdbzxln7ljssr9xurjucpla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/08/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rIdrzwphcptzi-q5vpe6csmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100ab" TargetMode="External"/><Relationship Id="rIdjwrzgczlg5c-ivdqwlgbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/kfady1pr/managementstatuut-ons-middelbaar-onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdnit2felnmkrwtcokkgayb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/0n1fajou/reglement-voor-de-raden-van-advies.pdf" TargetMode="External"/><Relationship Id="rIdey1d_5r06lud1dy1zroaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rId70bt5vktjeu7omneilkfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/02/230322-PSE-Leerlingenstatuut-2022-2023_38557248-2.pdf" TargetMode="External"/><Relationship Id="rIdio6uhlszqhwisxyzvedn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/01/Reglement-bezwaar-en-beroep-in-leerlingenzaken-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdhadmclrgy0_prxtv7yvki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/" TargetMode="External"/><Relationship Id="rId5ljg4d4o_xybiqbq6ufyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/08/Medezeggenschapsreglement-Ons-Middelbaar-Onderwijs-DEF-002.pdf" TargetMode="External"/><Relationship Id="rId7kyyanfh0sopvxkpe7px_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdeyo3jw9bu9zmm_olvvojm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdye7f8uwoxgkfutc1yn3_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdw8bdxa0jy9s-vpnzzmkf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/12/2024/12/Regeling-ter-voorkoming-van-seksuele-intimidatie-agressie-geweld-waaronder-pesten-en-discriminatie-OMO.pdf" TargetMode="External"/><Relationship Id="rId1sr6jumuyefbwp5jz_jku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/01/Klachtenregeling-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdmu-jxcpywp_pyn_vvbr1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rId_ck7wsvgkmeayjy2obsnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIdcnzfrpuqdp6scqk7yeqjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdji83lqj8rubkaugy5nb5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdvpswjs-n8vtskp6p55_kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rId9cmisdcufuak_yxlbhah6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdvisiui0sygylpuuahzvuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rId8uveiizxjexlpnbz6nvvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naardejuisteplek.nl/wp-content/uploads/2020/11/Uitvoeringsprogramma-VSV-en-JiKP-2020-2024.pdf" TargetMode="External"/><Relationship Id="rId9yuipyifptjkfafonxfqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/14/2025/02/Schoolplan-PSE-2024-2028-1.pdf" TargetMode="External"/><Relationship Id="rIdc8c5pgwl08mfintrjz8ip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdmvh1f6da6dwzptxluc739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rId_gw5msk03bs7wktphq2bh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdgeimizuujbyxux1s1ylca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rId4ieppaoxmuw4xbgll8ltu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantflorian.nl/wp-content/uploads/sites/12/2024/12/PMT-Koersplan-2024-2028_def-240119.pdf" TargetMode="External"/><Relationship Id="rIdm5p_nqwba9jkpqcwc_np3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fwp-content%2Fuploads%2Fsites%2F9%2F2025%2F04%2FPMT-Koersplan-2024-2028_def-240119.pdf&amp;data=05%7C02%7Ct.baker%40parmantscholen.nl%7C4db00d47a6ca408136c708de88dcd320%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639098679190367271%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=uKUOIM9Hb7HtTNxRa4vtJuO5TRMQYMsMeEo0x2scdsg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdrihdi1bbj619tnf2bhnj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fjaarverslag%2F&amp;data=05%7C02%7Ct.baker%40parmantscholen.nl%7C4db00d47a6ca408136c708de88dcd320%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639098679190384370%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=daq86oGgV8ofTmN%2BifwiEFFDsziNlFmRqd2h%2FFn0CrQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdnxdfif8xwynmvgy6fkn3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rIdxexg0zs8cai0vkcyovlx-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omo@omo.nl" TargetMode="External"/><Relationship Id="rIdlv8ucvfe7nt6gcplehprr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/" TargetMode="External"/><Relationship Id="rIdbris62tevdwh2yjzafci_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/" TargetMode="External"/><Relationship Id="rIdsjte4hicgaqwblce3gz2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdvhavpyuy9wvq0c_vrz0iy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdhhok3o_40bnl52rba6y-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/lidmaatschap-vereniging-omo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf2834780d99e3b3c94056966c1b65791d05adec.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Schoolgids Parmant Florian</dc:title>
   <dc:creator>Parmant Schoolgids Generator</dc:creator>
-  <dc:description>Schoolgids Parmant Florian (8 augustus 2026)</dc:description>
+  <dc:description>Schoolgids Parmant Florian (7 oktober 2026)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>