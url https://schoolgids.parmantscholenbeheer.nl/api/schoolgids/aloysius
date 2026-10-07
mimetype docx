--- v0 (2026-08-08)
+++ v1 (2026-10-07)
@@ -55,51 +55,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F0047F"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Parmant Aloysius</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versie: 8 augustus 2026</w:t>
+        <w:t xml:space="preserve">Versie: 7 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Inhoudsopgave</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Inhoudsopgave"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
@@ -284,51 +284,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Leren leren </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">besteed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uiteraard krijgen de leerlingen ook van de vakdocenten begeleiding op maat. Dit gebeurt in de lessen door middel van verlengde of intensieve instructie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdft7gkrykhy7qsynltipxy">
+      <w:hyperlink w:history="1" r:id="rIdjvjj7djpedted5f3aqgdd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de lessentabel onderbouw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.03 Bovenbouw</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
@@ -351,51 +351,51 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Programma van Toetsing en Afsluiting (PTA)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">examenreglement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Het PTA wordt besproken met ouders en leerlingen op een informatieve ouderavond voor 1 oktober.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het PTA en het examenreglement is te vinden op de website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoz2d3x4nbxmk7a1vv6wmg">
+      <w:hyperlink w:history="1" r:id="rIdkrmswqodcw1bbgared84c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://parmantaloysius.nl/pta-en-examenreglement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerjaar 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In leerjaar 4 is inmiddels een profiel en een vakkenpakket gekozen. Op basis van deze keuze gaan leerlingen examen doen. Het examen bestaat uit een schoolexamen en een landelijk centraal examen. Beide onderdelen tellen 50% mee in het eindcijfer. Leerlingen en ouders ontvangen voor 1 oktober uitgebreide informatie in de vorm van een </w:t>
       </w:r>
@@ -403,84 +403,84 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Programma van Toetsing en Afsluiting (PTA)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">examenreglement. O</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ok in leerjaar 4 begeleiden mentoren de leerlingen intensief. Zo hebben zij regelmatig contact over de keuze naar het vervolgonderwijs, het goed voorbereiden van de examens inclusief een uitgebreide examentraining en bieden zij ondersteuning bij het profielwerkstuk. Aan de orde komen onder andere planning, studievaardigheden, vorderingen, welbevinden, loopbaanvragen. Uiteraard krijgen de leerlingen ook in de bovenbouw begeleiding op maat van de vakdocenten. Dit gebeurt in de lessen door middel van verlengde of intensieve instructie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het PTA en het examenreglement is te vinden op de website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9fodf0kx-cb04zgoa_wsl">
+      <w:hyperlink w:history="1" r:id="rIdcwjhexm-ujhka1auauvsi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://parmantaloysius.nl/pta-en-examenreglement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het PTA en het examenreglement wordt besproken met ouders en leerlingen op een informatieve ouderavond vóór 1 oktober.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstffcx77el2bv-d5urq8k">
+      <w:hyperlink w:history="1" r:id="rIdh8s7mofhsnwnxyv7bfhwj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">voor de lessentabel bovenbouw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -881,71 +881,71 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mocht u vragen hierover hebben, of wilt u advies, kunt u contact opnemen met onze psycholoog, mevrouw G. Hendriks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt34v462vkhd8csy-8z-ly">
+      <w:hyperlink w:history="1" r:id="rId3rypa7zyadr9n_kcgew16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor het dyslexieprotocol van Parmant Aloysius.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwba3d5qjr-tss7bniuuym">
+      <w:hyperlink w:history="1" r:id="rId_pikmgdhwpq6cenclmpfs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor het dyscalculieprotocol van Parmant Aloysius.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Begeleiding aan NT 2 leerlingen</w:t>
       </w:r>
       <w:r>
@@ -1085,51 +1085,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ouders/verzorgers en de leerling worden meegenomen in het opstellen van het OPP. Ouders/verzorgers hebben instemmingsrecht en de leerling heeft hoorrecht, wat wil zeggen dat de leerling mee mag denken over de hulp die aan hem/haar geboden wordt. Twee keer per jaar wordt het OPP geëvalueerd met ouders/verzorgers, leerling en de individueel begeleider.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De individueel begeleider heeft wekelijks contact met de leerling en werkt dan aan de doelen die zijn opgesteld in het OPP. De individueel begeleider informeert, adviseert en ondersteunt mentoren en vakdocenten bij de begeleiding van de leerling in de klas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor meer informatie zie: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7y3xr7ymj-oq6p3uusdw8">
+      <w:hyperlink w:history="1" r:id="rId12ittln0ionybwg8r1opc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nji.nl/verbinding-onderwijs-en-jeugdhulp/wat-is-een-opp-en-wat-heb-ik-eraan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.05 Externe partijen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1301,91 +1301,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zowel ouders als leerlingen kunnen de behaalde resultaten voor toetsen, werkstukken en andere vormen van toetsen inzien via Magister. Ouders en leerlingen hebben hiervoor een inlogcode ontvangen. Op deze wijze is altijd direct te zien hoe een leerling ervoor staat.Viermaal per jaar vindt er een ‘Leerling in beeld bespreking’ plaats. Tijdens deze vergadering wordt elke leerling besproken. De cijfers, de kenmerken van de leerling en de ontwikkeling van de competenties komen tijdens deze bijeenkomst aan bod. Na elke ‘Leerling in beeld bespreking’ ontvangt de leerling een voortgangsrapportage in de vorm van een rapport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aan het eind van het schooljaar staat de ‘Leerling in beeld bespreking’ in het teken van de bevordering. De overgangsnormen zijn leidend bij een toelating tot een volgend schooljaar. Naast de harde cijfers zijn de kenmerken van de leerling en de ontwikkeling van de competenties natuurlijk ook van belang bij het bepalen of een leerling toe is aan een volgende stap. Het docententeam kijkt naar het totale functioneren van de leerling. De teamleider neemt in overleg met docenten tijdens de ‘Leerling in beeld bespreking’ een bindend besluit. De teamleider is leidend bij deze beslissing. Een leerling kan afwijkend van de overgangsnormering worden beoordeeld wanneer er sprake is geweest van bijzondere omstandigheden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmulvmupbww60cbrz2lqm">
+      <w:hyperlink w:history="1" r:id="rIdcqn-cudenmkngwhsiuhcl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de overgangsnormen leerjaar 1 naar leerjaar 2</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdie_hhvruzquxwqzktr8gh">
+      <w:hyperlink w:history="1" r:id="rIdvnejlda8syrya0zyw82rh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de overgangsnormen van leerjaar 2 naar leerjaar 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxdzz1y50ybmcvvrzetuze">
+      <w:hyperlink w:history="1" r:id="rIde0hhaqyxwfbsgveclvr3n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de overgangsnormen van leerjaar 3 naar leerjaar 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.02 Doorstroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1439,51 +1439,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.03 Vaststelling uitslag eindexamen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor deelname aan het schoolexamen en het centraal examen gelden aparte regels die opgenomen zijn in het Programma van Toetsing en Afsluiting (PTA). De examentoetsen worden in het derde en vierde leerjaar afgenomen. Het examen bestaat uit een deel dat door de school verzorgd wordt en gebonden is aan wettelijke bepalingen (het schoolexamen) en een deel dat landelijk wordt afgenomen (centraal examen). Beide delen maken vijftig procent van het eindcijfer uit. In leerjaar 3 wordt gestart met de afname van de schoolexamens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alle informatie over de weg naar en de normen van het eindexamen is te vinden in het PTA en het examenreglement op de website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdisz7kug0ejpcr_tqffp34">
+      <w:hyperlink w:history="1" r:id="rIduxmh0_xgscabh92xlezm3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://parmantaloysius.nl/pta-en-examenreglement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Niet geslaagd voor het eindexamen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1540,50 +1540,95 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.01 Schoolregels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Een positief pedagogisch klimaat draagt bij aan een veilige en zorgzame leeromgeving. Investeren in de relatie met de individuele leerling en met de groep is daarbij van belang. Het pedagogisch handelen van medewerkers om tot zo’n positief klimaat te komen is essentieel. Met het team is een aantal gouden regels opgesteld als leidraad voor het pedagogisch handelen van de medewerkers van Parmant Aloysius. Als basishouding handelen we vanuit een ‘growth mindset’. Dat wil zeggen dat we geloven in de groei van leerlingen. Mocht een leerling een grens overschrijden wordt hierover een gesprek gevoerd. Het is belangrijk dat de leerling de reikwijdte van zijn/haar handelen leert kennen en reflecteert op eigen gedrag. Op deze manier kan er een duurzame gedragsverandering ontstaan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor leerlingen gelden er schoolregels die in overleg met leerlingen zijn ontwikkeld. De regels zijn afgedrukt in een planagenda die de leerlingen van leerjaar 1 en 2 ontvangen van school. De gedragsnormen, afspraken en regels gelden in het schoolgebouw, op het schoolterrein, plaatsen vlakbij de school, maar ook bij buitenschoolse activiteiten zoals schoolreizen, excursies en stagebezoeken. Op een externe locatie passen leerlingen en medewerkers zich aan, aan de daar geldende regels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4762500" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="Image" descr="Image" title="Image"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4762500" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.02 Verlof en verzuim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de Leerplichtwet staat dat de leerling de school moet bezoeken als er onderwijs wordt gegeven. Leerlingen mogen nooit zomaar van school wegblijven. In een aantal gevallen is echter een uitzondering op deze regel mogelijk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bijzonder verlof</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1649,51 +1694,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De leerling dient op tijd in de les aanwezig te zijn. De school treedt op tegen te laat komen zonder geldige reden. Bij zorgen over de frequentie van te laat komen wordt dit bij de leerplichtambtenaar gemeld. Leerlingen die zonder geldige reden te laat zijn dienen zich de volgende dag om 8.00 uur op school te melden, ongeacht het tijdstip waarop de lesdag start. De leerling ontvangt hiervoor automatisch een melding in Magister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.2.4 Ziekte en absentie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wanneer een leerling ziek is of om andere redenen niet naar school kan komen, dient de ouder dit voor 8.30 uur te melden, bij voorkeur door een mail te sturen naar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5zrasqhefwo2ytfgsqjaq">
+      <w:hyperlink w:history="1" r:id="rIdywboy-owqbno9c5gmnabj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">verzuim-aloysius@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Ouders wordt gevraagd om herstel na ziekte eveneens te mailen op dit e-mailadres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.2.5 Regels bij verwijdering uit de les/schorsing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1926,506 +1971,436 @@
       <w:r>
         <w:t xml:space="preserve">7e uur 13.10 – 13.50 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8e uur 13.50 – 14.30 uur</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9e uur 14.30 – 15.10 uur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het rooster en de roosterwijzigingen per leerling per dag/week zijn in te zien via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomurqvt3qapu6y6ezefga">
+      <w:hyperlink w:history="1" r:id="rIdkpgggfrunr-5iwxhpwsvf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Magister.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.04 Schoolvakanties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Schoolvakanties 2025-2026</w:t>
+        <w:t xml:space="preserve">Schoolvakanties 2026-2027</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:left w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:right w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:insideH w:val="single" w:color="CCCCCC" w:sz="4"/>
           <w:insideV w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4513"/>
         <w:gridCol w:w="4513"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
             <w:shd w:fill="EEEEEE" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Herfstvakantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
             <w:shd w:fill="EEEEEE" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">13 oktober t/m 17 oktober 2025</w:t>
+              <w:t xml:space="preserve">19 oktober t/m 23 oktober 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kerstvakantie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 december 2026 t/m 1 januari 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voorjaarsvakantie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4513"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 februari t/m 12 februari 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Lesvrije dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 november 2025</w:t>
+              <w:t xml:space="preserve">9 maart 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kerstvakantie</w:t>
+              <w:t xml:space="preserve">Tweede Paasdag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 december 2025 t/m 2 januari 2026</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">6 april 2026</w:t>
+              <w:t xml:space="preserve">29 maart 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Meivakantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 april t/m 1 mei 2026</w:t>
+              <w:t xml:space="preserve">26 april t/m 7 mei 2027 (incl. Koningsdag, Bevrijdingsdag en Hemelvaart)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bevrijdingsdag</w:t>
+              <w:t xml:space="preserve">Tweede Pinksterdag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 mei 2026</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">14 mei 2026</w:t>
+              <w:t xml:space="preserve">17 mei 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Lesvrije dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 mei 2026</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">25 mei 2026</w:t>
+              <w:t xml:space="preserve">11 juni 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
               <w:t xml:space="preserve">Zomervakantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4513"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 juli t/m 21 augustus 2026</w:t>
+              <w:t xml:space="preserve">26 juli t/m 3 september 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.05 Jaarplanning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjad463j721_ra12bmc3vq">
+      <w:hyperlink w:history="1" r:id="rId5jcqjhnuwn58vtreg0ak_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">deze link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> kunt u doorklikken naar de jaarplanning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gedurende het schooljaar kunnen er altijd aanvullingen en/of wijzigingen komen op de jaarplanning. Hieraan kunnen geen rechten worden ontleend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.06 Kledingvoorschriften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op onze school streven wij naar goede communicatie en een veilige sfeer. In bepaalde situaties kan de schoolleiding kenbaar maken dat een kledingkeuze niet gepast is. Ook kan de school in het belang van de veiligheid bij bijvoorbeeld praktijklessen of lichamelijke opvoeding, kledingvoorschriften voorschrijven. Voor de gymles geldt: Sportbroek, verplicht schoolshirt en sportschoenen zonder zwarte zool.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.07 Schoolboeken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Iddink Voortgezet Onderwijs B.V. is de leverancier van de schoolboeken. Bij deze leverancier kunnen de schoolboeken digitaal besteld worden. De boeken zijn eigendom van de school en worden gratis aan de leerlingen in bruikleen gegeven. Om de gratis schoolboeken te ontvangen op het huisadres moeten deze vóór de zomervakantie besteld worden op </w:t>
-[...10 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Schoolboeken worden door school besteld en worden in de eerste schoolweek uitgeleverd op school. Ouders en leerlingen ontvangen hier tijdig informatie over. Zelf boeken bestellen is dus niet nodig.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.08 Activiteiten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gedurende het schooljaar wordt een aantal activiteiten voor leerlingen georganiseerd. Denk hierbij aan een schoolfeest, een introductieactiviteit, een afsluitende activiteit met de klas aan het eind van het jaar, een gala voor leerlingen van klas 4 en een diploma-uitreiking. Ook organiseert de school diverse excursies die een educatief doel hebben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.09 Schoolpasje</w:t>
       </w:r>
     </w:p>
@@ -2621,51 +2596,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Social Media</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kanalen als Facebook en Instagram worden gebruikt voor het posten van nieuwsberichten en leuke berichten gerelateerd aan activiteiten die in de school plaatsvinden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naast de bovengenoemde mogelijkheden vindt Parmant Aloysius persoonlijk contact met ouders essentieel. Goede contacten tussen school en ouder(s)/ verzorger(s) zijn een belangrijke voorwaarde om het schoolsucces van de leerling te bevorderen. Ouders zijn een belangrijke partner voor de school. Regelmatig contact met het thuisfront is dan ook belangrijk. De mentor is het eerste aanspreekpunt voor de ouders en de leerling. De mentor is namelijk op de hoogte van de didactische en sociaal/emotionele ontwikkeling van de leerlingen. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds18_lres2snuckd1lkbyz">
+      <w:hyperlink w:history="1" r:id="rIdcqzd4r9dfl-i0rm5ruaq1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Mentoren en docenten</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> zijn per e-mail of schooltelefoon (040-2920258) goed bereikbaar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gedurende het schooljaar is er op verschillende momenten gelegenheid voor persoonlijk contact tussen ouders en school:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2730,187 +2705,187 @@
         <w:t xml:space="preserve">thema-avond gericht op een specifiek thema, bijvoorbeeld de gezonde school, hoe voer je een goed gesprek met je kind, mediawijsheid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De leerling ontvangt vier maal per jaar een voortgangsrapportage. Gedurende het jaar zijn de resultaten die de leerling behaalt te volgen in Magister.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Natuurlijk bent u naast de georganiseerde bijeenkomsten altijd van harte welkom op onze school. Onze baliemedewerker kan u dan verder helpen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor algemene vragen kunt u contact opnemen met de administratie, tel: 040 -2920258 of via de mail: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkm4bfmcubdeg1vea3sysr">
+      <w:hyperlink w:history="1" r:id="rIdmz2t6w3kr0xt0ydueisim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">info-aloysius@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.02 Hoe-gaat-het-gesprekken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In plaats van de 10 minuten gesprekken die op veel scholen plaatsvinden organiseert Parmant Aloysius ‘Hoe gaat het gesprekken’. De mentor nodigt de ouders minimaal twee keer per jaar uit voor een ‘Hoe gaat het gesprek’. Tijdens deze gesprekken worden de ontwikkelingen die het kind doormaakt besproken. Samen met de mentor bereidt de leerling dit gesprek voor. De leerling staat aan het roer van deze gesprekken en leidt de mentor en de ouders door het gesprek. De leerling vertelt in het gesprek waar hij/zij trots op is en hoe de voortgang is op school. Zo kan de leerling aangeven waar hij/zij nog in moet groeien, waar hij/zij extra aandacht voor moet hebben of voor welke onderdelen hij/zij toe is aan extra uitdaging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.03 Schoolraad en medezeggenschapsraad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor Parmant Aloysius is de schoolraad een belangrijk orgaan. De schoolraad wordt gevormd door medewerkers en ouders van leerlingen van de school. De schoolleiding kan van hen horen hoe zij denken over zaken die de vestiging betreft. De schoolraad komt zes keer per jaar bij elkaar en praat mee over de koers van de school, schoolontwikkeling, diverse beleidsdocumenten en de begroting. Door de open cultuur verloopt de samenwerking uitstekend. Vanuit de schoolraad wordt een ouder en een medewerker afgevaardigd naar de medezeggenschapsraad (MR) van Parmant Scholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vergaderdata in 2025 -2026 van de schoolraad op Parmant Aloysius:</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">22 juni 2026</w:t>
+        <w:t xml:space="preserve">Vergaderdata in 2026 -2027 van de schoolraad op Parmant Aloysius:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">24 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5 november 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7 januari 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11 maart 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">20 mei 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">24 juni 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor vragen, aan- of opmerkingen of wanneer u zelf deel wilt nemen aan de schoolraad, kunt u een bericht sturen naar: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdotxsbqiakvhayfcqfxj5-">
+      <w:hyperlink w:history="1" r:id="rIdrp8yphzajqu_0vysmwg1a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">schoolraad-aloysius@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.04 Leerlingenraad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -3005,51 +2980,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De oudergeleding van de MR wordt vooraf om instemming gevraagd over de bestemming van de door ouder(s)/verzorger(s) geleverde vrijwillige bijdrage. Naast deze activiteiten organiseren we een aantal ‘grotere’ activiteiten, zoals (buitenlandse) reizen. Hiervoor wordt een aparte vrijwillige ouderbijdrage gevraagd. Deze is dus niet meegenomen in de jaarlijkse vrijwillige ouderbijdrage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor buitenlandse excursies moet apart worden ingeschreven en wordt per excursie een vrijwillige ouderbijdrage gevraagd. Wanneer u ervoor kiest deze vrijwillige ouderbijdrage niet (geheel) te betalen, dan wordt uw zoon/dochter niet uitgesloten van deze excursie(s). Als de school onvoldoende betalingen ontvangt, dan kan dat tot gevolg hebben dat de school moet besluiten deze excursie(s) te annuleren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu458ixlv6kpam3coh-z-u">
+      <w:hyperlink w:history="1" r:id="rIdotq97799hugeds7fkq5tk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Voor een totaaloverzicht en kostenspecificatie van de vrijwillige ouderbijdragen per leerjaar, zie 6.02-1, hoofdstuk 6 ‘Financiën’.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.03 Wijze van betalen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Digitale factuur vrijwillige ouderbijdrage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3089,113 +3064,113 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Betalen in school</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Op onze school wordt geen contant geld aangenomen en kan er alleen betaald worden met een pinpas via de Rabobank Smartpin. Voor het pinnen van bijvoorbeeld een gymshirt of een sleutel kunnen zij terecht bij de leerlingenbalie van de school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.04 Persoonsgebonden budget (PGB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als u een kind heeft met een beperking of een ziekte, kunt u in aanmerking komen voor een persoonsgebonden budget (PGB) voor de begeleiding van uw kind en gezin. Het PGB moet worden aangevraagd bij uw gemeente. Informeer daarom bij uw gemeente of u in aanmerking komt voor een PGB. Meer informatie is ook na te lezen bij de Rijksoverheid </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddosbqkgvkv1s4vry3xyon">
+      <w:hyperlink w:history="1" r:id="rIdjthifepnbcojlpqkibnf7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">aanvragen van een PGB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.05 Sponsoringbeleid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze school krijgt middelen via sponsoring. Daarvoor geldt een aantal richtlijnen. Deze richtlijnen staan in het Convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’. Dit convenant ligt op de schooladministratie ter inzage of is te downloaden op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvbogcf0sulg6ckqepvve">
+      <w:hyperlink w:history="1" r:id="rId1cs41dcn5dxaohusc1hjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Met ingang van 20 februari 2025 is het nieuwe convenant ‘Sponsorconvenant, spelregels voor sponsoring op basis- en middelbare scholen’ van kracht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meer informatie is ook te vinden op:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sponsorconvenant 2025-2029 | Convenant | </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ohlek7uv7mb_save393w">
+      <w:hyperlink w:history="1" r:id="rIdn9rayescud_k15qmtu4sa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.06 Gymshirt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen van Parmant Aloysius sporten in een verplicht schoolshirt. De kosten hiervan bedragen €12,50 euro en dit shirt dient bij de receptie met pin betaald worden. Daarnaast hebben de leerlingen een sportbroek en sportschoenen zonder zwarte zool nodig.</w:t>
       </w:r>
@@ -3537,51 +3512,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.09 Financiële ondersteuning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor iedereen die behoefte heeft aan (tijdelijke) financiële ondersteuning zijn er verschillende minimaregelingen beschikbaar. Wij vinden het belangrijk dat deze regelingen voor iedereen die het nodig heeft toegankelijk zijn om een beroep op te kunnen doen. Daarom ondersteunen wij het particulier initiatief ‘Iedereen doet mee’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtpzxhkel2umclfbervuza">
+      <w:hyperlink w:history="1" r:id="rIdlateurvfnvgrrpafcjvo5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Iedereen doet mee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">’ is de website van één van onze betrokken MR-ouders, die zich persoonlijk inzet voor armoedebeleid. Op de website ‘Iedereen doet mee’ staan per gemeente de minimaregelingen genoemd met een link naar meer informatie over deze regelingen en onder welke voorwaarden deze regelingen kunnen worden aangevraagd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">07. Verzekeringen</w:t>
       </w:r>
@@ -3747,210 +3722,236 @@
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">08. AVG en privacy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.01 Bescherming persoonsgegevens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De school handelt in het kader van privacy conform de Algemene Verordening Gegevensbescherming (AVG) en het Privacy Reglement van vereniging Ons Middelbaar Onderwijs.</w:t>
+        <w:t xml:space="preserve">De school handelt in het kader van privacy conform de Algemene Verordening Gegevensbescherming (AVG) en het Privacybeleid van vereniging Ons Middelbaar Onderwijs. Het Privacybeleid geldt voor alle scholen en is te raadplegen via de website </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbmxsg7kwivcikhzylpa-b">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk hier het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId02bgvones0vi50fozttjt">
+      <w:hyperlink w:history="1" r:id="rIdal3rk5eraufh5ymib_cad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Privacyreglement verwerking leerlinggegevens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> van Parmant Scholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De vereniging werkt met het ‘Privacy normenkader’ dat onder andere gebaseerd is op het ISO-normenkader 27001/27002. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij 1 januari 2027 voldoen aan niveau 3 binnen de vereniging</w:t>
+        <w:t xml:space="preserve">De vereniging werkt met het ‘Privacy normenkader’ dat gebaseerd is op de ISO 27001. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij uiterlijk 2030 voldoen aan niveau 3 binnen de vereniging. Onze ambitie is om ditvolwassenheidsniveau in 2027 te hebben bereikt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naast dit normenkader wordt er ook gewerkt aan het Normenkader informatiebeveiliging dat met Privacy hand in hand gaat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">De school kan als uitgangspunt in de schoolgids de hieronder genoemde passage opnemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">De functionaris gegevensbescherming van vereniging Ons Middelbaar Onderwijs houdt toezicht op de verschillende processen en verwerkingen waarbij persoonsgegevens betrokken zijn. De vereniging voert een duidelijk en transparant privacy beleid. Hebt u een klacht of wilt u iets voorleggen aan onze functionaris gegevensbescherming, stuur dan een mail naar </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds5p4div7hbhrdpqhi0uh6">
+      <w:hyperlink w:history="1" r:id="rIdwkgymh76q7brkqnckc-mq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fg@omo.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Parmant Scholen gaat zorgvuldig om met de verwerking van persoonsgegevens;</w:t>
-[...87 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Parmant Scholen gaat zorgvuldig om met de verwerking van persoonsgegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen verzamelt alleen de persoonsgegevens die strikt noodzakelijk zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen verwerkt de persoonsgegevens nooit voor andere doeleinden dan waarvoor ze zijn verzameld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen bewaart de verzamelde persoonsgegevens niet langer dan noodzakelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen neemt bij het verwerven, verwerken, opslaan en beheren van persoonsgegevens de geldende privacywetgeving in acht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen past geen geautomatiseerde individuele besluitvorming toe, waaronder profilering zonde rop menselijke tussenkomst, gebaseerd besluit, waaraan voor betrokkene. rechtsgevolgen zijn verbonden of dat betrokkene anderszins in aanmerkelijke mate treft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen past de volgende richtlijnen toe v.w.b. het gebruik van beeldmateriaal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Toestemming beeldmateriaal</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Met de Autoriteit Persoonsgegevens is het onderstaande afgestemd:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Éénmalig toestemming vragen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
@@ -3974,51 +3975,51 @@
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Periodiek refereert de school, via de schoolgids, aan de mogelijkheid om de toestemming aan te passen. Het aanpassen van de toestemming kan op elk gewenst moment worden gedaan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Per activiteit toestemming vragen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tijdens de schoolperiode zullen specifieke situatie plaatsvinden waar alsnog toestemming voor wordt gevraagd. Voorbeelden hiervan zijn:</w:t>
+        <w:t xml:space="preserve"> Tijdens de schoolperiode zullen specifieke situaties plaatsvinden waar alsnog toestemming voor wordt gevraagd. Voorbeelden hiervan zijn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">schoolreisjes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -4034,130 +4035,119 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">deelname aan presentaties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">vervaardigen jaarboek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Geen toestemming vereist voor</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Er is geen toestemming van leerlingen of (bij leerling onder de 16 jaar) ouders/voogd nodig voor het gebruik van beeldmateriaal in de klas en les voor onderwijskundige doeleinden. Het desbetreffende beeldmateriaal wordt enkel voor dit doel gebruikt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Vragen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaarhcobjsgrh8zvyuitua">
+      <w:hyperlink w:history="1" r:id="rIduaf8alwztxxfrqo-bimmc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zijn er vragen over privacy binnen de vereniging OMO stel ze via </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdlyalx4vjizs1xj2via3kq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">po@omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...24 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.02 Toestemming verwerken persoonsgegevens van leerlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school van uw kind is een Parmant School. Voor de uitvoering van onze onderwijstaken dient Parmant Scholen de gegevens van uw kind met andere organisaties te delen. We noemen hier de belangrijkste:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Basisschool (regulier/speciaal basisonderwijs en speciaal onderwijs): gedurende de eerste drie jaar in het voortgezet onderwijs informeren wij de basisschool over de prestaties van uw kind op onze school;</w:t>
@@ -4277,771 +4267,828 @@
       <w:r>
         <w:t xml:space="preserve">Voor het gebruik van digitale leermiddelen tijdens de lessen moeten leerlingen inloggen met persoonsgegevens. We hebben afspraken gemaakt over de bescherming van deze persoonsgegevens met de bedrijven die de leermiddelen leveren. Die bedrijven mogen de persoonsgegevens alleen gebruiken als Parmant Scholen daarvoor toestemming heeft gegeven en alleen voor de diensten die we hebben afgesproken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bekijk het volledige Privacyreglement verwerking leerlinggevens in artikel 8.01.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.03 Informatiebeveiliging</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Het is voor iedereen (de vereniging OMO, scholen, leerlingen, ouders, medewerkers) belangrijk dat de informatiebeveiliging op orde is. Naast de wet- en regelgeving waaraan moet worden voldaan, wordt verenigingsbreed gewerkt aan een gedegen informatiebeveiligingsbeleid.</w:t>
+        <w:t xml:space="preserve">Het is voor iedereen (de vereniging, scholen, leerlingen, ouders, medewerkers) belangrijk dat de informatiebeveiliging op orde is. Naast de wet- en regelgeving waaraan moet worden voldaan, is er verenigingsbreed een gedegen informatiebeveiligingsbeleid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is informatiebeveiliging?</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Onder de informatie die wordt beveiligd verstaan we (onder andere) persoonsgegevens, intellectueel eigendom, bedrijfsgevoelige informatie en de informatie over/van al je relaties (waaronder leerlingen, ouders, medewerkers). Met informatiebeveiliging wil een organisatie ongewenste toegang tot, en daarnaast de verwerking en vernietiging van, informatie voorkomen. Daarnaast willen wij ook de gevolgen van een mogelijk datalek minimaliseren. Dit is een combinatie van beleid, procedures, maatregelen en gedrag.</w:t>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Onder de informatie die wordt beveiligd verstaan we (onder andere) persoonsgegevens, intellectueel eigendom, bedrijfsgevoelige informatie, foto’s en de informatie over/van al je relaties (waaronder leerlingen, ouders, medewerkers). Met informatiebeveiliging wil een organisatie ongewenste toegang tot, en daarnaast de verwerking en vernietiging van, informatie voorkomen. Daarnaast willen wij ook de gevolgen van een mogelijk datalek minimaliseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dit is een combinatie van beleid, procedures, maatregelen en gedrag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Informatiebeveiliging binnen vereniging Ons Middelbaar Onderwijs</w:t>
       </w:r>
-    </w:p>
-[...124 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Fysiek</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Plan van aanpak behorend bij de RI&amp;E</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De vereniging werkt met het ‘Normenkader IBP’ dat gebaseerd is op de ISO 27001. Deze is door Kennisnet in de huidige vorm gedeeld en deze volgen wij. In het normenkader wordt gesproken over een volwassenheidsniveau van 1 tot en met 5. Het is een eis dat wij eind 2030 voldoen aan niveau 3 (van de 5) binnen de vereniging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Naast het normenkader wordt er ook gewerkt aan bewustzijn van informatiebeveiliging dat samen met privacy hand in hand gaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zijn er vragen over informatiebeveiliging binnen de vereniging stel ze via </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdei7mlmzwphhiajcu-hxj6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">IB@OMO.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.04 Informatieverstrekking ouders 18+ leerlingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De school vindt het belangrijk om ouder(s)/verzorger(s) te informeren over onderwijsvorderingen zolang de leerling staat ingeschreven. Daarom zal de school aan iedere leerling van 18 jaar en ouder vragen om daarvoor schriftelijk toestemming te geven. Deze toestemming omvat mede de inlog van ouder(s)/verzorger(s) in Magister.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voor vragen en opmerkingen kunnen ouders en leerlingen terecht bij Esther Le Large, het privacy-aanspreekpunt binnen Parmant Scholen (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsvaufrxv3zjbeyv_rnwo_">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">) of bij de Functionaris voor de Gegevensbescherming van OMO (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8sytut3fti2jzchwk4vly">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">fg@omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">). Daarnaast hanteert OMO een</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkwkrj65havxz_2dfsxsda">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">klachtenregeling</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">09. Veiligheid en integriteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9.01 Sociale veiligheid en vertrouwenspersonen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wij willen dat iedereen die bij ons leert, werkt en ons bezoekt, zich bij ons welkom en veilig voelt. Dagelijks maken we samen morgen mooi vanuit onze gemeenschappelijke kernwaarden kansrijk, divers en bijdragend, die het hart van onze collectieve cultuur vormen. Een cultuur waarin je je gezien, gehoord en gerespecteerd voelt in wie je bent. Een cultuur waarbij de norm is dat we bij elkaar de (professionele) ruimte en veiligheid voelen om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zich respectvol naar elkaar te kunnen uitspreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Feedback te kunnen geven en feedback te kunnen ontvangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zaken met elkaar te kunnen bespreken, ook als ze een beetje schuren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Je hierover met elkaar nieuwe (werk)afspraken kunt maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Waar nodig je elkaar op de gemaakte afspraken respectvol kunt aanspreken als ze niet worden nagekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het kan zijn dat je daarin vastloopt of ervaringen hebt die je een onprettig gevoel (hebben) geven, je geraakt hebben. Ook kan het zijn dat er (privé)omstandigheden zijn die je (nog) niet wilt delen, maar die wel je wel bezighouden en die mogelijk van invloed zijn op je concentratie, motivatie, leer- of werkprestaties. Of misschien wil je vertrouwelijk sparren of advies inwinnen over de aanpak van een bepaalde situatie. Voor al dit soort vragen kun je terecht bij een vertrouwenspersoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Sociaal</w:t>
-[...117 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+        <w:t xml:space="preserve">Vertrouwenspersoon leerlingen</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Voor een vertrouwensgesprek of het vertrouwelijk melden van ongewenste omgangsvormen zoals (seksuele) intimidatie, pesten, agressie, bedreiging, kunnen leerlingen terecht bij de vertrouwenspersoon leerlingen van onze school: &lt;naam + mail&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vertrouwenspersonen en vertrouwensinspecteurs</w:t>
+        <w:t xml:space="preserve">Vertrouwenspersoon Parmant Scholen medewerkers, ouders en leerlingen </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Parmant Scholen heeft ook een interne vertrouwenspersoon ongewenste omgangsvormen en integriteit bij wie je veilig en volledig anoniem, in vertrouwen je verhaal kunt doen en bij wie je een luisterend oor vindt: Maaike van der Graaf. Medewerkers, maar ook ouders en leerlingen kunnen bij haar terecht voor vertrouwenszaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voor contact of het maken van een vertrouwelijke afspraak kunt u haar mailen op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjjsapyj17ff1vznhgdyji">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">vertrouwenspersoon@parmantscholen.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> of bereiken via het algemene telefoonnummer van Parmant Scholen: 040 – 790 00 80.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Leerlingen</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">).</w:t>
+        <w:t xml:space="preserve">Vertrouwensinspecteurs</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ook kun je terecht bij landelijke vertrouwensinspecteurs. Zij zijn bereikbaar op: 0900 – 111 31 11 (lokaal tarief). Meer informatie: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId1liolyeaamhzaqtxbwaok">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Meer weten over ons veiligheidsbeleid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdmrmybcrswvlfdqmzdonag">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sociaal veiligheidsplan</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdpp6tze7elsq1xhnp_uu0u">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Anti-pestprotocol</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId9mbekd0wnen3e_gsapqr4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Social mediaprotocol</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdntc3bg3ut8zn5_ul1-avm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Klachtenregeling ongewenst gedrag OMO</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIduxrtialsueykoudwrxmlk">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Integriteitscode OMO</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId9olvq1su1cigxmuceyfaw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Klokkenluidersregeling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdguft_p-qkv0k8tzp-hmvp">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Externe vertrouwenspersonen OMO</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9.02 Meldcode huiselijk geweld en kindermishandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij een vermoeden van huiselijk geweld, mishandeling, verwaarlozing, seksueel misbruik en/of loverboys is de school vanuit de wet verplicht om dit vermoeden te melden bij Veilig Thuis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In deze </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6dpshvzcvquo39h4oav4y">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">meldcode</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> wordt aangegeven hoe binnen onze school wordt omgegaan met signalen van huiselijk geweld of kindermishandeling, zodat zo snel en adequaat mogelijk hulp geboden kan worden. Bij zorgwekkende signalen ondersteunt en adviseert de aandachtsfunctionaris de medewerker bij het volgen van de meldcode.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouders, leerlingen en medewerkers</w:t>
-[...87 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId4znhpojlxup-ys7r_l5jk">
+        <w:t xml:space="preserve">Samenwerken voor veiligheid</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Kindermishandeling en huiselijk geweld zijn het grootste geweldsprobleem in onze samenleving. Heb jij vermoedens van kindermishandeling of huiselijk geweld bij iemand anders, of heb jij hier zelf mee te maken en zoek je hulp? Je zorgen delen is een belangrijke eerste stap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Praat erover met iemand die je vertrouwt. Samen kun je bespreken wat je het beste kunt doen. Praten met personen over wie jij je zorgen maakt is een grote stap. Je wil de ander niet kwetsen. Daarnaast kan een slachtoffer of pleger zich schamen en het verborgen willen houden. Misschien zijn je zorgen niet terecht. Toch is het goed om daarachter te komen. “Een veilig thuis: dat doen we samen!”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Als er wel sprake is van geweld, dan kun je samen bespreken hoe je hier iets aan kunt doen. Je kunt je zorgen delen door contact op te nemen met Veilig Thuis. We nemen dan de tijd om naar je verhaal te luisteren en samen met jou te zoeken naar een oplossing. Er gebeurt dan nog niks: je krijgt enkel een advies, dit kan anoniem en je hoeft geen namen te noemen. Soms blijkt uit het gesprek dat er meer nodig is dan een advies. Je kunt dan een melding doen. In dat geval schakelt Veilig Thuis hulp in, of voert onderzoek uit. Het gaat er niet om een schuldige aan te wijzen, maar om er samen voor te zorgen dat het beter gaat. Twijfel je? Bel dan voor advies. Want anders gebeurt er niets!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Meer informatie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Veilig Thuis Midden Brabant</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhxiifc8ibplnwiy75d_uf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.veiligthuismiddenbrabant.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tel. 0800 2000</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdolwcoplscuuqzbskk8sh7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">info@veiligthuismiddenbrabant.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> https: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId4lsbbmwe4gyye1qn0hpxr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.ikvermoedhuiselijkgeweld.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> hoe begin je een gesprek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alle bovengenoemde reglementen kunt u opvragen bij de school of deze downloaden van </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdt7drvdyrwkbw76pmw_mn_">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (behalve het leerlingenstatuut en het schoolmanagementstatuut van de school).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9.03 Schoolveiligheidsplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De school wil leerlingen en medewerkers een veilige omgeving bieden, een omgeving waar geleerd en gewerkt kan worden op een prettige manier. Om dit te bereiken heeft Parmant Aloysius beleid geformuleerd in het schoolveiligheidsplan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De veiligheidscoördinator is de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdufswvclqxrgn6jocyiebc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">heer R. van Hoof.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Schoolveiligheidsplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9.04 Anti-pestprotocol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De school heeft een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdij5s2cqoe_mcu3zqjm4bc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anti-pestprotocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...75 lines deleted...]
-      </w:hyperlink>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdtc45pktp_axz4lcto8fmo">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Mevr. A. Beek</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> is de anti-pestcoördinator</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.02 Meldcode huiselijk geweld en kindermishandeling</w:t>
-[...136 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">9.05 Social-media protocol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leerlingen groeien op in een digitaal tijdperk vol met nieuwe mogelijkheden. Via het internet ligt de wereld letterlijk aan hun voeten. Facebook, Twitter, Snapchat, Instagram, gamen (Fortnite), vloggen, fora, Whatsapp, Tik Tok, Cyberpesten, influencers, livestreams etc. Allemaal ‘dagelijkse kost’. Social media is ook niet meer op school weg te denken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de mentorlessen wordt regelmatig aandacht besteed aan het (omgaan) met social media.Onderwerpen zijn onder andere, gebruik van social media, de voor- en nadelen van social media en digitaal pesten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Afspraken over de omgang met social media zijn vastgelegd in een </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblczh1o8h7qjodsyru2nc">
+      <w:hyperlink w:history="1" r:id="rIdaasgmxpqjx-x7qbbym9ow">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">protocol.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.06 Beleid Stimulerende en verdovende middelen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Scholen biedt een veilige, gezonde en toekomstgerichte leeromgeving waarin leerlingen zich optimaal kunnen ontwikkelen.</w:t>
       </w:r>
@@ -5278,807 +5325,819 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is een cybersecurity incident?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Een cybersecurity incident is een situatie waarbij sprake is van aantasting van de beveiliging van onze informatiesystemen en de daarin opgeslagen gegevens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klik </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhku1g2b_ohuoxpdhgans6">
+      <w:hyperlink w:history="1" r:id="rIdtjr9dokuvrajdvko15poq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de link naar het formulier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. Rechten en plichten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.01 Managementstatuut OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdysyz_7qymidyhxuhspe-r">
+      <w:hyperlink w:history="1" r:id="rIdn1mbzcfqivrf-wsojl8tr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">managementstatuut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Ons Middelbaar Onderwijs regelt de verhouding tussen de Raad van Bestuur en de rector/vestigingsdirecteur.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Ons Middelbaar Onderwijs regelt de verhouding tussen de Raad van Bestuur en de rector/vestigingsdirecteur. Bekijk het reglement via </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddf0gguftc5u8iwijj06q6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.02 Reglement voor de Raad van Advies</w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.02 Reglement voor de Raden van Advies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het Reglement voor de Raden van Advies Ons Middelbaar Onderwijs regelt de relatie tussen de rector/vestigingsdirecteur en de Raad van Advies. Het reglement is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwvjtawwyfnwvo-bwa2mga">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.03 Schoolmanagementstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdmjk4k7ae3-3wky9tx-z1d">
+      <w:hyperlink w:history="1" r:id="rIdtzcyvu8lwiallfiw12bld">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Het schoolmanagementstatuut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regelt de verhouding tussen de rector/vestigingsdirecteur en de overige leden van de schoolleiding en andere functionarissen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">NB. Voorbehoud hierbij is dat het schoolmanagementstatuut van de school is vastgesteld door de Raad van Bestuur en aldus in werking is getreden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.04 Leerlingstatuut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De rechten en plichten van leerlingen staan in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdssjfodj7tgp-tgnw-m_no">
+      <w:hyperlink w:history="1" r:id="rIdhvq28gyo65pfst96ob70u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Leerlingenstatuut.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.05 Reglement bezwaar en beroep leerlingzaken</w:t>
-[...34 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.05 Reglement bezwaar en beroep leerlingzaken OMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het reglement bezwaar en beroep in leerlingenzaken regelt de procedure rond de behandeling van bezwaar en beroep. Het gaat dan om besluiten met betrekking tot examenzaken en de (niet) toelating, bevordering, schorsing en verwijdering van leerlingen. Het reglement is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvxg1cuww8x_0nxbfshhpz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.06 Medezeggenschapsreglement</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> regelt de samenstelling en bevoegdheden van de Medezeggenschapsraad.</w:t>
+        <w:t xml:space="preserve">10.06 Medezeggenschapsreglement OMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het medezeggenschapsreglement Ons Middelbaar Onderwijs regelt de samenstelling en bevoegdheden van de Medezeggenschapsraad. Het reglement is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddjgqivbwnllz_-1iofxlz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De medezeggenschapsraad van Parmant Scholen is te bereiken via het mailadres </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdns6if3achistai0jmpehq">
+      <w:hyperlink w:history="1" r:id="rIdhhxed-j6niiqpdsn1ybsp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MR@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.07 Privacyreglement OMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In het privacyreglement staat op welke wijze er binnen vereniging Ons Middelbaar Onderwijs wordt omgegaan met persoonsgegevens en de privacy. Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdpphotsdq7yj4js52gvxg6">
+        <w:t xml:space="preserve">In het privacyreglement staat op welke wijze er binnen vereniging Ons Middelbaar Onderwijs wordt omgegaan met persoonsgegevens en de privacy. Het reglement is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdli0snaudtt-via2-msewy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voor privacy gerelateerde zaken kan met de school contact gezocht worden via de beleidsadviseur Kwaliteit: Esther Le Large </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdcm68hif2reyr7qkmy1vwn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">e.lelarge@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meer informatie over AVG en privacy is te vinden in hoofdstuk 8 ‘AVG en privacy’.</w:t>
+        <w:t xml:space="preserve">Meer informatie over AVG en privacy is ook te vinden in hoofdstuk 8 ‘AVG en privacy’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.08 Integriteitscode</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vereniging Ons Middelbaar Onderwijs heeft een eigen </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdqa5zbrmfxqu1boqgaoxrl">
+        <w:t xml:space="preserve">De vereniging Ons Middelbaar Onderwijs heeft een eigen </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzzgnid7bjxfspumixtfii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">integriteitscode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> opgesteld, die algemeen bindend is voor alle scholen en voor alle bestuurlijke organen van de vereniging.</w:t>
+        <w:t xml:space="preserve"> opgesteld, die algemeen bindend is voor alle scholen en voor alle bestuurlijke organen van de vereniging. Het basisprincipe van al ons handelen is vertrouwen. Bij het opstellen van de integriteitscode is de identiteitsnotitie van de vereniging als uitgangspunt genomen. De kern van deze identiteitsnotitie (goed onderwijs, goed mens, goed leven) is voor de integriteitscode aangevuld met ‘goed handelen’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.09 Regeling ter voorkoming van (seksuele) intimidatie, agressie, discriminatie en pesten</w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.09 Klachtenregeling OMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Op basis van deze regeling kunnen ouders, leerlingen en het personeel van de school een klacht indienen over gedragingen, beslissingen of het nalaten daarvan door personeel, schoolleiding of bestuursleden. Een klacht wordt door de klachtencommissie pas in behandeling genomen als er op de school zelf geen bevredigende oplossing is gevonden. Meer informatie over de klachtencommissie en wijze van indiening van een klacht is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgiupmyzqxe9efkzscpsj6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.10 Klachtenregeling</w:t>
-[...39 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.10 Wet gedeeltelijk verbod gezichtsbedekkende kleding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Op 1 augustus 2019 is de Wet gedeeltelijk verbod gezichtsbedekkende kleding in werking getreden op locaties waar communicatie via gezichtsuitdrukking belangrijk is. Het verbod geldt in onderwijsinstellingen voor schoolmedewerkers, leerlingen, ouders en andere bezoekers op het terrein van de school, zowel binnen als buiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De wet bepaalt dat er een verbod is op het dragen van kleding die het gezicht geheel bedekt of zodanig bedekt dat alleen de ogen onbedekt zijn, dan wel onherkenbaar maakt, tenzij de gezichtsbedekkende kleding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">noodzakelijk is ter bescherming van het lichaam in verband met de gezondheid of veiligheid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">noodzakelijk is in verband met eisen die aan de uitoefening van een beroep of de beoefening van een sport worden gesteld, of;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">passend is in verband met het deelnemen aan een feestelijke of culturele activiteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De Wet gedeeltelijk verbod gezichtsbedekkende kleding is te vinden via </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdq6pcbuqrjtbsvzul294th">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.rijksoverheid.nl.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.11 Wet gedeeltelijk verbod gezichtsbedekkende kleding</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">passend is in verband met het deelnemen aan een feestelijke of culturele activiteit.</w:t>
+        <w:t xml:space="preserve">10.11 Formulier verzoek aan Parmant Examencommissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dit formulier is opgesteld in aansluiting op het examenreglement van Parmant Scholen, artikel 14.1 (bezwaar en beroep in examenzaken, met uitzondering van onregelmatigheden). Ten aanzien van bezwaren en verzoeken heeft het PEC-lid van de betreffende locatie de volgende taken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">a. Het behandelen van verzoeken van kandidaten voor bijzondere maatregelen bij een schoolexamen wegens persoonlijke omstandigheden van de kandidaat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">b. het behandelen van verzoeken van kandidaten voor vrijstelling of ontheffing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om je aanvraag goed te kunnen behandelen, is het belangrijk dat het formulier volledig is ingevuld. Je kunt het ingevulde formulier digitaal indienen via pmt-examencommissie@parmantscholen.nl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Klik </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdubcqf8oaw7s97wi9zu1vc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">hier</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> om het formulier te downloaden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10.12 Formulier verzoek aan Parmant Examencommissie</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> om het formulier te downloaden.</w:t>
+        <w:t xml:space="preserve">10.12 Toegang tot de bibliotheek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alle leerlingen van Parmant Scholen krijgen via school toegang tot de (online) bibliotheek. Dit maakt onderdeel uit van ons onderwijsprogramma voor leesvaardigheid, digitale geletterdheid en burgerschap. Leerlingen worden als schoollid ingeschreven; hiervoor worden alleen noodzakelijke gegevens gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In het kader van burgerschap besteden we aandacht aan zorgvuldig omgaan met materialen en het tijdig inleveren van geleende boeken. Zo leren leerlingen verantwoordelijkheid nemen voor gezamenlijke voorzieningen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11. Kwaliteitszorg en resultaten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">11.01 Kwaliteit 2023</w:t>
+        <w:t xml:space="preserve">11.01 Kwaliteit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De kwaliteitscultuur en -structuur van Parmant Scholen maakt het voor de scholen mogelijk om de kwaliteit van het onderwijs te borgen en te sturen waardoor de kwaliteit van het onderwijs voortdurend verbeterd en gewaarborgd wordt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Cyclische aandacht voor kwaliteit helpt de ontwikkeling van het onderwijs door inzicht te geven in wettelijke eisen, ambities en resultaten. Ons doel is dat onderwijs zodanig wordt ingericht dat we bewaken dat leerlingen een ononderbroken ontwikkelingsproces kunnen doorlopen en dat het onderwijs wordt afgestemd op de voortgang in de ontwikkeling van leerlingen. Door het structureel monitoren van onderwijsresultaten borgen en verbeteren we de kwaliteit van ons onderwijs. De website Scholen op de Kaart geeft inzicht in de onderwijsresultaten zoals het aantal leerlingen dat doorstroomt naar een hoger leerjaar.</w:t>
-[...9 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdvmryywiuvscej93fqiapm">
+        <w:t xml:space="preserve">De school werkt planmatig en cyclisch (PDCA) aan kwaliteit, waarbij resultaten en ontwikkeling van leerlingen structureel worden gemonitord en besproken. Op basis van data en evaluaties worden gerichte verbetermaatregelen ingezet, bijvoorbeeld in didactiek, begeleiding of professionalisering van medewerkers. Daarbij wordt gebruikgemaakt van instrumenten zoals de kwaliteitskalender en inzichten uit systemen als Scholen op de Kaart. Zo wordt continu bijgestuurd om het onderwijs beter aan te laten sluiten op de ontwikkeling van leerlingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cyclische aandacht voor kwaliteit helpt de ontwikkeling van het onderwijs door inzicht te geven in wettelijke eisen, ambities en resultaten. Ons doel is dat onderwijs zodanig wordt ingericht dat we bewaken dat leerlingen een ononderbroken ontwikkelingsproces kunnen doorlopen en dat het onderwijs wordt afgestemd op de voortgang in de ontwikkeling van leerlingen. Door het structureel monitoren van onderwijsresultaten borgen en verbeteren we de kwaliteit van ons onderwijs. De website </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvi5x9vy3-ego4y0jlxe2-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scholen op de kaart</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve"> geeft inzicht in de onderwijsresultaten zoals het aantal leerlingen dat doorstroomt naar een hoger leerjaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om leerlingen goed onderwijs te blijven bieden evalueren we jaarlijks onze onderwijsresultaten en ambities om op basis daarvan ons onderwijs te verbeteren en zorg te dragen voor kwalificatie van leerlingen nu en in de toekomst. De te nemen maatregelen ter verbetering worden jaarlijks geëvalueerd om interventies bij te stellen. Daarbij valt te denken aan verzuimpreventie, deskundigheidsbevordering en pedagogisch-didactisch handelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdva8zz_bqwgn2qdbrhraqw">
+      <w:hyperlink w:history="1" r:id="rId4omwedyouoofzzxixh5o6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inspectie van het Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">houdt eveneens toezicht op de kwaliteit van onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnvlqps5cswfue69molvbj">
+      <w:hyperlink w:history="1" r:id="rId-i0hlbb5361avgfuxogng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vertrouwensinspecteurs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> telefoon 0900 – 111 31 11 (lokaal tarief)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.02 Scholen op de kaart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school is actief op ‘Scholen op de kaart’. Via ‘Scholen op de kaart’ biedt de school op basis van diverse indicatoren inzicht in haar beleid, kwaliteit, onderwijsresultaten en bedrijfsvoering. De school kan zich zo verantwoorden bij onder andere inspectie, ouders, basisscholen en gemeente. Tevens is er mogelijkheid om scholen met elkaar te vergelijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De gegevens van de school zijn te vinden op: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxpz1_hfberebbksi6so-">
+      <w:hyperlink w:history="1" r:id="rIdkkxolo3zcr2t0obot5mmm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.scholenopdekaart.nl.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.03 Onderwijsinspectie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlbejwua2rmafxbnglddt">
+      <w:hyperlink w:history="1" r:id="rIdjow01xi0w14ghh7cmakv3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.onderwijsinspectie.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informatie Rijksoverheid: 1400</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Algemene contactinformatie: 088 – 669 60 00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11.04 Onderwijsresultaten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Geslaagden schooljaar 2024 -2025</w:t>
+        <w:t xml:space="preserve">Geslaagden schooljaar 2025 -2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Percentage geslaagd:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vmbo-t : 91,95%</w:t>
+        <w:t xml:space="preserve">Vmbo-t : 83,67%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het percentage leerlingen dat de school zonder diploma verlaat (Voortijdig Schoolverlaters, VSV) is te vinden op het vsv-cijferportal. Scholen en gemeenten werken samen in een regionaal plan met maatregelen. De meest actuele resultaten wat betreft VSV worden zo spoedig mogelijk gepubliceerd. Meer informatie hierover is na te lezen op de website van het ministerie van OCW in cijfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het regionale plan voor het terugdringen van voortijdig schoolverlaten (VSV) in Eindhoven is vastgelegd in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjqgredkpgb9u8d2k_pdnv">
-[...6 lines deleted...]
-          <w:t xml:space="preserve">Uitvoeringsprogramma VSV en JIKP 2020–2024 van RMC-regio 37 Zuidoost-Brabant</w:t>
+      <w:hyperlink w:history="1" r:id="rIdiewgph6muq0vl30bjmhiy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">dashboard vsv en jikp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Dit programma is opgesteld door een samenwerking tussen gemeenten, scholen en andere partners in de regio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. Onze organisatie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.01 Parmant Aloysius</w:t>
@@ -6093,174 +6152,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parmant Aloysius is een school voor mavo, determinatie onderbouw vmbo-k/g/t. Op de school volgen ongeveer 400 leerlingen onderwijs en werken 50 medewerkers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school is plat georganiseerd en werkt met een onderbouw- en bovenbouwteam (zie organogram). Hierdoor kennen leerlingen en docenten elkaar persoonlijk en is het mogelijk om met korte lijnen te werken. U bent als ouder snel waar u zijn moet. In het onderbouw- en bovenbouwteam werken een teamleider, vaste vakdocenten, mentoren en een mentor-coach. Samen zijn zij verantwoordelijk voor onderwijs aan en ondersteuning van de leerlingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De school heeft in september 2016 nieuwbouw betrokken. Het schoolgebouw is ontworpen voor het onderwijs Inspirion. Binnen Inspirion wordt gewerkt in vier inspiratielabs: Mens en Natuur, Mens en Maatschappij, Kunst en Cultuur en Talen. De vakken Nederlands en wiskunde kennen een eigen curriculum en ondersteunen de lesstof die in de inspiratielabs wordt aangeboden. Lichamelijke opvoeding wordt gegeven in een gemeentelijke sporthal op 1 km afstand van de school. Met ons inspirerende en uitdagende onderwijs leren leerlingen hun eigen kracht en mogelijkheden kennen, maar ook de wereld om hen heen. Ze werken aan competenties en ontwikkelen benodigde vaardigheden en kennis voor de wereld van nu en morgen. Ons onderwijsaanbod wordt uitgebreid beschreven onder </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgtj6nzmumdx3zbmmbmyvm">
+      <w:hyperlink w:history="1" r:id="rId6pgekukjcb9wu1u3f2dy9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ons onderwijs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schoolleiding Parmant Aloysius</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Directeur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: mevrouw E. van den Heuvel, MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teamleider onderbouw</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: de heer </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7zuni1k0s_dr5ksm0bbc9">
+      <w:hyperlink w:history="1" r:id="rIdiis5jysibkmnhsco1jqil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N. Zekic</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teamleider bovenbouw</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: de heer </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlb8rz6gquih7lzrxsgvsa">
+      <w:hyperlink w:history="1" r:id="rId0fgjpdufuif3hfrlsr18g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">R. van Es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, Master SEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Contactinformatie Parmant Aloysius </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adres: Saenredamstraat 2, 5643 RR Eindhoven</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Telefoon: 040-2920258</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> E-mail: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_owp5qcdkpa5fazlfs3r">
+      <w:hyperlink w:history="1" r:id="rIdul_82lokfparvkere_6a4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">info-aloysius@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Denominatie: Rooms Katholiek</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> BRIN-nr.: 20AT-01</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6389,68 +6448,68 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bezoekadres: Von Flotowlaan 1, 5653 AD Eindhoven</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Postadres: Postbus 4083</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Telefoon: 040-7900080</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> E-mail: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqzpczr3jm8gevhqqu_vp">
+      <w:hyperlink w:history="1" r:id="rIdur54kqbep9suxd1effict">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">secretariaat@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Website: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_hqrcl0og-gqqxkra6f8d">
+      <w:hyperlink w:history="1" r:id="rIdcpakn60cc8fpbi2zig_dl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Missie, visie en kernwaarden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Missie</w:t>
       </w:r>
@@ -6523,745 +6582,636 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bijdragend: de PLUSwaarde: Ieder mens doet ertoe en ieder mens draagt bij aan de samenleving. Parmant Aloysius streeft ernaar om leerlingen en medewerkers te leren dat zij verantwoordelijk zijn voor hun eigen geluk en dat zij bijdragen aan (een PLUSwaarde hebben voor) het geluk van de ander en zich verantwoordelijk voelen voor de omgeving. Parmant Aloysius zorgt dat leerlingen zelfbewust zijn, weten wat ze willen en hoe ze dat kunnen bereiken, altijd rekening houdend met de ander en de omgeving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.02 Schoolplan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze missie, visie en koers staan beschreven in ons schoolplan 2024 – 2028. Ons schoolplan komt voort uit het koersplan 2024 – 2028 van Parmant Scholen dat weer een afgeleide is van het OMO-koersplan 2030 ‘samen groeien’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdcheg-rb-dpsze8wwiegfr">
+      <w:hyperlink w:history="1" r:id="rIdvs1rtcastf5xic3m6pjmb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Benieuwd naar ons schoolplan? U leest het hier.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het schoolplan van Parmant Scholen kunt u terugvinden onder 12.05 en Koers 2030 van vereniging Ons Middelbaar Onderwijs onder 12.07 in deze schoolwiki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.03 Academische opleidingsschool (AOS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Als Parmant school zijn wij een </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdlqezvokgotk8ru-cjeezn">
+        <w:t xml:space="preserve">Als onderdeel van OMO, zijn wij een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_70r6ior-z9x3_pwdq68q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Academische Opleidingsschool (AOS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Dit netwerk van 7 scholen uit Zuid-Oost Brabant en 5 instituten vormt een inspirerende biotoop voor leren, ontwikkelen en onderzoek. Wij werken samen om de best mogelijke manier vorm te geven aan het opleiden en begeleiden van startende leraren, de professionalisering van zittende docenten en daarmee aan schoolontwikkeling.</w:t>
-[...126 lines deleted...]
-        <w:spacing w:after="160"/>
+        <w:t xml:space="preserve">. Een academische opleidingsschool is een netwerk van scholen en opleidingen. Samen leiden zij aankomende leraren op. Ook stimuleren zij praktijkonderzoek en dragen bij aan professionalisering van (toekomstige) docenten. Elke OMO-school doet mee in één van de vijf academische opleidingsscholen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Meer weten?</w:t>
-[...38 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Curriculum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om het onderwijs te kunnen toetsen, wordt er een leerplan vastgesteld. Een plan waarin de inhoud en de doelen die geleerd moeten worden, zijn vastgelegd. Dit noem je een curriculum. Dit plan gedeeltelijk vormgegeven door de scholen en leraren, echter moet deze wel voldoen aan de eisen die het Ministerie van Onderwijs stelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Aloysius: ‘Inspiratie voor dromen’</w:t>
-[...23 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Ontwikkelen docenten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een academische opleidingsschool doet meer: scholen begeleiden beginnende docenten en dragen bij aan de doorlopende professionalisering van meer ervaren collega’s. Onderzoek richt zich op schoolinnovatie vanuit een eigen onderzoeksagenda.Kortom, een academische opleidingsschool is een netwerk rond opleiden, onderwijskundig onderzoek en bijdragen aan professionalisering van (toekomstige) docenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Antoon: ‘Op eigen wijze stevig in je schoenen staan’ </w:t>
-[...16 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Leerateliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Naast de Academische Opleidingscholen (AOS), richt Ons Middelbaar Onderwijs zich ook op innovatie binnen het onderwijs. Dit doen ze door studenten van de lerarenopleiding te stimuleren om niet alleen informatie te zenden, maar ook op te halen bij de leerlingen. Bij deze manier van leren werken de student, leerlingen en docent samen in één van de vijf ‘leerateliers’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12.04 Topsport Talentschool</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Als Parmant school bieden wij al meer dan dertig jaar de combinatie studie en topsport aan. Parmant Scholen maakt namelijk deel uit van het Expertisecentrum Voortgezet Onderwijs en Topsport (EVOT) en is daarmee een officiële Topsport Talentschool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een Topsport Talentschool (TTS) is bedoeld voor leerlingen die in een bepaalde sport het talent en de ambitie hebben om door te groeien naar internationaal niveau. Toelating tot het project is alleen mogelijk als de leerling een NOC*NSF-talentenstatus heeft (Belofte, Nationaal talent, Internationaal talent) of een KNVB beloftestatus. Deze talentenstatus wordt bepaald door de desbetreffende sportbond in overleg met NOC*NSF. Meer informatie vindt u op de website van EVOT </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqxal9rlc7haaevx6rfxw2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">(www.evot.nl)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wanneer een leerling geen officiële talentenstatus heeft, maar wel in het bezit is van een Regio Status, komt de leerling in aanmerking voor topsport vriendelijke faciliteiten. Deze faciliteiten zijn echter beperkter dan de faciliteiten voor leerlingen met een officiële talentenstatus. De Regio Status, waar vaste toelatingscriteria voor zijn, wordt toegekend door de school na overleg met de sportbond. Neem voor meer informatie contact op met onze school of Paulien Senssen, </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddaytyblnbtpzxq3cwbs7p">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">p.senssen@parmantscholen.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, teamleider Topsport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12.05 Parmant Scholen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jij maakt morgen mooi!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij Parmant Scholen werken we aan het onderwijs van morgen. Jouw toekomst staat daarbij voorop. We zeggen niet voor niets: “Jij maakt morgen mooi.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het is ons motto en loopt als een rode draad door alles wat we doen. Het is onze belofte. Aan jou en aan iedereen die bij ons leert en werkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Helder: ‘Wij zijn druk bezig met rust’</w:t>
-[...23 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Leren, ontdekken en groeien</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij ons gaat leren verder dan alleen uit boeken. Je ontdekt wie je bent, wat je belangrijk vindt en hoe jij de wereld een stukje mooier kunt maken. Je krijgt de ruimte jezelf te ontwikkelen en volop mogelijkheden om je talenten te laten zien. We helpen je groeien. Niet alleen in kennis, maar ook als mens. Want jij maakt het verschil – voor jezelf én de wereld om je heen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Florian: ‘Werken aan mogelijkheden’</w:t>
-[...23 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Het onderwijs van morgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Als scholengroep en onderdeel van vereniging Ons Middelbaar Onderwijs (OMO) werken we aan het onderwijs van morgen. Onderwijs dat aansluit bij de veranderende maatschappij en de behoeften van onze leerlingen. Gevestigd in de bruisende Brainportregio, laten we ons continu inspireren om vooruit te kijken en leerlingen voor te bereiden op de uitdagingen van de toekomst. Dat doen we niet alleen, maar samen met onze leerkrachten. Zij vormen de ruggengraat van onze scholen. Oprecht betrokken en met passie voor hun vak zetten zij zich elke dag in om onze leerlingen te helpen groeien. Zowel op school als in hun persoonlijke ontwikkeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Parmant Joris: ‘Ontdek jezelf en de wereld’</w:t>
+        <w:t xml:space="preserve">Meer weten over onze organisatie en scholen?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Lees dan verder op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzinia3srd7vkfeb0d1il8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.parmantscholen.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12.06 Jaarverslag Parmant Scholen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jij maakt morgen mooi!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij Parmant Scholen werken we aan het onderwijs van morgen. Ons jaarverslag geeft een inkijk in wat we het afgelopen schooljaar hebben gedaan om ons onderwijs verder te ontwikkelen en te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Onze plannen en doelstellingen hebben we beschreven in ons </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfkg_ugw0vdxsgfz1bhfot">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">koersplan 2024 – 2028</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> met de vijf speerpunten: innoverend vermogen, eigentijds onderwijs, vitaliteit en werkgeluk, samenwerken en leefgemeenschap. Ons koersplan is een afgeleide van </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdloklby7hetfygsqcscqf3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">OMO Koers 2030 ‘Samen groeien’.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Meer weten? Onze jaarverslagen zijn </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjv1cpkno1zfy5zguwutzy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">hier</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> te bekijken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12.07 Onderdeel van vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdi08k5h_5gar9rqd7cogpd">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Vereniging Ons Middelbaar Onderwijs (OMO)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> is opgericht in 1916. Het is een vereniging van scholen voor voortgezet onderwijs in voornamelijk Noord-Brabant. De scholen, van praktijkonderwijs tot en met gymnasium, ontwikkelen de talenten van iedere leerling door ‘goed onderwijs’ te bieden geïnspireerd vanuit de katholieke traditie. Zo verwerven de leerlingen passende startposities voor vervolgonderwijs en voor toetreding tot de maatschappij. De scholen van vereniging Ons Middelbaar Onderwijs kennen een grote verscheidenheid die de bron vormt voor kennisdeling en daarmee voor het versterken van de professionaliteit van onze docenten. Door het benutten van schaalvoordelen zijn de scholen bovendien samen sterker en kunnen ze toch kleinschalig blijven. En daar profiteren onze leerlingen van.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ONZE SCHOOL ALS ONDERDEEL VAN…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parmant Scholen valt onder het bestuur van vereniging Ons Middelbaar Onderwijs. De vestigingsdirecteur is verantwoordelijk voor de gang van zaken binnen de school. Hij/zij rapporteert aan de rector van Parmant Scholen, die rechtstreeks rapporteert aan de voorzitter van de Raad van Bestuur.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De school heeft ook een Raad van Advies. Hierin zitten personen die bij onze school en de vereniging betrokken zijn. De raad denkt mee over de ontwikkelingen binnen de school en is een klankbord voor de rector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De raad van bestuur van vereniging Ons Middelbaar Onderwijs bestaat uit Ingrid de Bonth (voorzitter), Edwin Verlangen (lid) en Youssef Asraoui (lid). U kunt de raad van bestuur op de volgende manieren bereiken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Spoorlaan 171</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Postbus 574, 5000 AN Tilburg</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 013 – 5955500</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Een innovatieve, kleinschalige en praktijkgerichte vmbo-school voor vakmensen, met een basis- en kaderberoepsgerichte leerweg.</w:t>
+      <w:hyperlink w:history="1" r:id="rId0glmblspqove55b0jd3dk">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">omo@omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">KOERS 2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het strategisch beleidsdocument ‘Koers 2030: Samen Groeien’ geeft richting aan de ambities en het handelen van de vereniging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">‘Samen groeien’ is onze belofte aan onze onderwijsprofessionals en onze leerlingen. We beloven dat je bij ONS Middelbaar Onderwijs kan groeien in een omgeving waarin je nooit alleen staat. Je mag zijn wie je bent. Anderen kunnen op jou rekenen, net zoals jij op hen kunt rekenen. Samen ontdekken we op een nieuwsgierige manier de wereld en bouwen we aan de invulling van onze toekomst. Samen zijn wij ONS!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wilt u meer lezen over het beleid van vereniging Ons Middelbaar Onderwijs voor de komende jaren? Lees dan het strategische beleidsplan </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjdmmgeb6jqujxd0mzbtdi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Samen Groeien Koers 2030</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> en het </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdagfp6r7jq9y-twjake_ga">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">jaarverslag.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">LEDENRAAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De vereniging heeft een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdva64f_w0y6d_tobp_u_pt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ledenraad.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Dit is het hoogste inspraakorgaan van de vereniging. Via de Ledenraad heeft de samenleving een plek in de formele besluitvorming. De Ledenraad beslist onder andere over de benoeming van het ontslag van de leden van de Raad van Toezicht. Daarnaast stelt ze de jaarrekening en het jaarverslag vast. De Ledenraad bestaat uit, door de Raden van Advies naar de Ledenraad afgevaardigde leden en ouders van leerlingen die lid zijn van de vereniging. Daarin zitten ouders van leerlingen en twee afgevaardigden leden van elke Raden van Advies van alle OMO- scholen. In de maand juni van elk jaar is de vergadering van de Ledenraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wilt u ook lid worden? Op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzw8lwwby8rgo3kyl6t45c">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> kunt u zien hoe u dat doet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">12.06 Jaarverslag Parmant Scholen</w:t>
-[...298 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">12.08 Raden van Advies samenwerkende OMO-scholen (SOSE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Elke school heeft een Raad van Advies. De leden van een Raad van Advies adviseren de rector/algemeen directeur bij het ontwikkelen van het beleid. Zij zijn een klankbord voor strategische onderwerpen en de ontwikkelingsrichting van de school. Ook ziet de Raad van Advies toe op de maatschappelijke verankering van de school in de lokale en regionale gemeenschap. Twee leden uit elke Raad van Advies zijn afgevaardigd in de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduf928s-so5prmthfwl3ho">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ledenraad</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> als lid van de vereniging Ons Middelbaar Onderwijs. Daarmee zijn de Raden van Advies niet alleen van veel waarde voor de ontwikkeling van de individuele scholen, maar ook voor de ontwikkeling van de vereniging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Meer informatie over de de Raden van Advies en de profielschets is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6hv5jzd_45jvn3hvz9ci9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.omo.nl</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.09 Wie is wie?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Onze school is op maandag tot en met vrijdag geopend tussen 08.00 uur en 16.45 uur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bezoekadres: Saenredamstraat 2 in Eindhoven</w:t>
       </w:r>
       <w:r>
@@ -7301,298 +7251,298 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Directeur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: mevrouw E. van den Heuvel, MBA</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teamleider onderbouw</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgondphthpx6h3uhkti0zt">
+      <w:hyperlink w:history="1" r:id="rIddkzjwggsnlksplb7tx5hz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">de heer N. Zekic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teamleider bovenbouw</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7se9ghuqvz_sr8n4wiiwp">
+      <w:hyperlink w:history="1" r:id="rIdymq1-zhu5tb5smhzmjye3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">de heer R. van Es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, Master SEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ondersteuningteam Parmant Aloysius </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ondersteuningscoördinator: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdptnptv69otdwzfq8_u3pu">
+      <w:hyperlink w:history="1" r:id="rIdyk1dfoy_cxejb6rghswz1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevrouw A. Beek</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Psycholoog en lid aannamecommissie: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoifibw6rbdofvvk1vwmef">
+      <w:hyperlink w:history="1" r:id="rIdtt3punsett2vw8-bfo5c-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevrouw G. Hendriks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Individueel begeleider: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6wir5d4h8lzwuv7zaacrg">
+      <w:hyperlink w:history="1" r:id="rId_0fbwhwnc_u5f7bhbyrfj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevrouw T.van Lith</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Individueel begeleider: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfv7nof_yc39nzygfgfwdo">
+      <w:hyperlink w:history="1" r:id="rIdwrzhtdhwin7uphbp9fyoh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevrouw M. Schreven</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Individueel begeleider: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddkk7atjamiw255r1zujbe">
+      <w:hyperlink w:history="1" r:id="rIdjzolo5s4yvoxxxgtqq1pa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevrouw J. Ligtenberg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Decaan / LOB : </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddaqnixxsua-okgmgri8ec">
+      <w:hyperlink w:history="1" r:id="rIdvgudymqbapqeqcgajxi9h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevrouw I.Reijnders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vertrouwenspersoon en anti-pestcoördinator: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnal6b3h7wymdziyfzsvtk">
+      <w:hyperlink w:history="1" r:id="rIdedqldtr5qf1bbqmyr7baz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevrouw A. Beek</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Veiligheidscoördinator: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvuncvd7y5dhg8dfhhyzds">
+      <w:hyperlink w:history="1" r:id="rIddcuvwvorbzc25gsxwnivk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">de heer R. van Hoof</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Roostermaker/vragen over Magister: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdr4bdjswuawvozk6fypy">
+      <w:hyperlink w:history="1" r:id="rIdonbijznk5sph8xlakpmzj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mevrouw A. Marien</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Administratie: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6njymu53hjn2arxbnhjh5">
+      <w:hyperlink w:history="1" r:id="rIdp7o3-6npe3sdxzbhfxnzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">info-aloysius@parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Docenten en mentoren</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klik</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcsqnt1ytfzsqmwnnkf6e8">
+      <w:hyperlink w:history="1" r:id="rIdl1i5tso8kv9h_fcnrkwop">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor de e-mail adressen van de vakdocenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12.10 Werken bij …</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -7633,72 +7583,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij Parmant Scholen is iedereen eigenaar van zijn loopbaan. Jij zet jouw professionaliteit in om ons onderwijs te ontwikkelen en te verbeteren. Jij voelt je verantwoordelijk voor je vak, je werk en de school en maakt gebruik van de professionele ruimte die we jou bieden om bij te dragen aan beter onderwijs voor onze leerlingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Interesse?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kijk voor meer informatie op</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_5g3aiw-sbefxxys4ut5t">
+      <w:hyperlink w:history="1" r:id="rIdmf9wqnlkum2gvfmbnuyob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.parmantscholen.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> voor meer informatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vacatures worden ook altijd geplaatst op de</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-g1eyguxdn-xvpvezz_hu">
+      <w:hyperlink w:history="1" r:id="rIduqlzgmfwvqe9fluk60gcs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">site van OMO,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> het is alleen mogelijk om via deze site te solliciteren.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -8242,62 +8192,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:before="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdft7gkrykhy7qsynltipxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/ALO-lestabellen-onderbouw.pdf" TargetMode="External"/><Relationship Id="rIdoz2d3x4nbxmk7a1vv6wmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/pta-en-examenreglement/" TargetMode="External"/><Relationship Id="rId9fodf0kx-cb04zgoa_wsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/pta-en-examenreglement/" TargetMode="External"/><Relationship Id="rIdstffcx77el2bv-d5urq8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/ALO-lestabellen-bovenbouw.pdf" TargetMode="External"/><Relationship Id="rIdt34v462vkhd8csy-8z-ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Oktober-2020-Dyslexieprotocol-Aloysius-De-Roosten.pdf" TargetMode="External"/><Relationship Id="rIdwba3d5qjr-tss7bniuuym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Oktober-2020-Dyscalculieprotocol-ADR.pdf" TargetMode="External"/><Relationship Id="rId7y3xr7ymj-oq6p3uusdw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nji.nl/verbinding-onderwijs-en-jeugdhulp/wat-is-een-opp-en-wat-heb-ik-eraan" TargetMode="External"/><Relationship Id="rIdpmulvmupbww60cbrz2lqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/02/Overgangsnormen-van-leerjaar-1-naar-leerjaar-2.pdf" TargetMode="External"/><Relationship Id="rIdie_hhvruzquxwqzktr8gh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Overgangsnormen-van-leerjaar-2-naar-leerjaar-3-1.pdf" TargetMode="External"/><Relationship Id="rIdxdzz1y50ybmcvvrzetuze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/200929Overgangsnormen-leerjaar-3-naar-leerjaar-4.pdf" TargetMode="External"/><Relationship Id="rIdisz7kug0ejpcr_tqffp34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/pta-en-examenreglement/" TargetMode="External"/><Relationship Id="rId5zrasqhefwo2ytfgsqjaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdomurqvt3qapu6y6ezefga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accounts.magister.net/account/login?sessionId=76b2da35dede4e2cab69e4bf89823d38&amp;returnUrl=%2Fconnect%2Fauthorize%2Fcallback%3Fclient_id%3DM6-parmantscholen.magister.net%26redirect" TargetMode="External"/><Relationship Id="rIdjad463j721_ra12bmc3vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/events/maand/" TargetMode="External"/><Relationship Id="rId36zsfqhmjwcleeek-cxqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iddink.nl/home/" TargetMode="External"/><Relationship Id="rIds18_lres2snuckd1lkbyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/ons-team/" TargetMode="External"/><Relationship Id="rIdkm4bfmcubdeg1vea3sysr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdotxsbqiakvhayfcqfxj5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdu458ixlv6kpam3coh-z-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/artikel/overzicht-vrijwillige-ouderbijdragen-2023-2024/" TargetMode="External"/><Relationship Id="rIddosbqkgvkv1s4vry3xyon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rIdbvbogcf0sulg6ckqepvve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rId3ohlek7uv7mb_save393w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdtpzxhkel2umclfbervuza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iedereendoetmee.org/" TargetMode="External"/><Relationship Id="rId02bgvones0vi50fozttjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rIds5p4div7hbhrdpqhi0uh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdaarhcobjsgrh8zvyuitua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdi1tgksocurgch2ysihfkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:po@omo.nl" TargetMode="External"/><Relationship Id="rIdt8jpd2vlrcyty-9gi6pqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ib@omo.nl" TargetMode="External"/><Relationship Id="rIdpl3xpg41qbfcjhuabi2zt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdr9d_sqaxvx6wr2upf7a0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdlljm-6zphrminjfjd8ixl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdqauja7q7zttwelp3fzspu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdahu2hqjk_at_beyhcs4s3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdrignr-874eqa3watz8rey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/08/Integriteitscode-Parmant-Scholen_juni2021-1.pdf" TargetMode="External"/><Relationship Id="rId2doc_uttb_v5jl1xkkpe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beek@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId7jpi9luhiqrfatn_gfu4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vertrouwenspersoon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdkgcwicxoiupxjimj4dgne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rId2fteoo-fq9lskhlbqzpce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rId4znhpojlxup-ys7r_l5jk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rIdlqtcmpw4wirlyxspmlt2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/artikel/9-05-social-media-protocol/" TargetMode="External"/><Relationship Id="rIdt5hs5v5cszbqpkxg290z_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/?_gl=1*w2n5fz*_up*MQ..*_ga*MTY1NDQ0MDg0OS4xNzUwMjU3OTU2*_ga_LVJX0LYH26*czE3NTAyNTc5NTYkbzEkZzAkdDE3NTAyNTc5NTYkajYwJGwwJGgxMDgzNTYxOTg3" TargetMode="External"/><Relationship Id="rIdpg8lt4jjujf9lnp4p813e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/?_gl=1*1iem3g4*_up*MQ..*_ga*MTA5OTI4MTAyMy4xNzYzMzg3ODMw*_ga_LVJX0LYH26*czE3NjMzODc4MjkkbzEkZzEkdDE3NjMzODc4MzUkajU0JGwwJGgxODI4Mzg3ODMz" TargetMode="External"/><Relationship Id="rIdqy-mgkxdq1idfci83zk7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/?_gl=1*1iem3g4*_up*MQ..*_ga*MTA5OTI4MTAyMy4xNzYzMzg3ODMw*_ga_LVJX0LYH26*czE3NjMzODc4MjkkbzEkZzEkdDE3NjMzODc4MzUkajU0JGwwJGgxODI4Mzg3ODMz" TargetMode="External"/><Relationship Id="rIdyk1wrylnkpcpibhrdgqp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIdrsmtfwtvvcidmr_rjcoxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl/" TargetMode="External"/><Relationship Id="rIdakfpenjzdtrpqfho9lv3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.vanhoof@sghetplein.nl" TargetMode="External"/><Relationship Id="rIdvc7bqsmi-yshmrjds8ykl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/ALO-anti-pestprotocol.pdf" TargetMode="External"/><Relationship Id="rId3-gds2vorm9mcfppapinb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto: a.beek@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdblczh1o8h7qjodsyru2nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rIdhku1g2b_ohuoxpdhgans6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100a9" TargetMode="External"/><Relationship Id="rIdysyz_7qymidyhxuhspe-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/kfady1pr/managementstatuut-ons-middelbaar-onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdd_me_ny5wffud_tiagnmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/0n1fajou/reglement-voor-de-raden-van-advies.pdf" TargetMode="External"/><Relationship Id="rIdmjk4k7ae3-3wky9tx-z1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rIdssjfodj7tgp-tgnw-m_no" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Leerlingenstatuut-Parmant-Aloysius-2025-2027.pdf" TargetMode="External"/><Relationship Id="rIdgmp-sld4ngqlr8rerwpru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/01/Reglement-bezwaar-en-beroep-in-leerlingenzaken-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdie8caqa6p5c2evrf9c-wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/klachtenregelingen/" TargetMode="External"/><Relationship Id="rIdz5ljspe4xsobfvkmkymfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/08/Medezeggenschapsreglement-Ons-Middelbaar-Onderwijs-DEF-002.pdf" TargetMode="External"/><Relationship Id="rIdns6if3achistai0jmpehq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdpphotsdq7yj4js52gvxg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdqa5zbrmfxqu1boqgaoxrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/09/OMO-integriteitscode.pdf" TargetMode="External"/><Relationship Id="rIdsr_ydfwhuc6xl_dlihcur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/12/2024/12/Regeling-ter-voorkoming-van-seksuele-intimidatie-agressie-geweld-waaronder-pesten-en-discriminatie-OMO.pdf" TargetMode="External"/><Relationship Id="rIdieb7uml7e79mp46yf33zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/01/Klachtenregeling-Ons-Middelbaar-Onderwijs.pdf" TargetMode="External"/><Relationship Id="rIdd8d4sxdnwley62vdd9wk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdzw1av5re_wpjs1mzay92l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIdvmryywiuvscej93fqiapm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdva8zz_bqwgn2qdbrhraqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdnvlqps5cswfue69molvbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIduxpz1_hfberebbksi6so-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdnlbejwua2rmafxbnglddt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdjqgredkpgb9u8d2k_pdnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naardejuisteplek.nl/wp-content/uploads/2020/11/Uitvoeringsprogramma-VSV-en-JiKP-2020-2024.pdf" TargetMode="External"/><Relationship Id="rIdgtj6nzmumdx3zbmmbmyvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/ons-onderwijs/" TargetMode="External"/><Relationship Id="rId7zuni1k0s_dr5ksm0bbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zekic@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdlb8rz6gquih7lzrxsgvsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.vanes@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdc_owp5qcdkpa5fazlfs3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdkqzpczr3jm8gevhqqu_vp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:secretariaat@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId_hqrcl0og-gqqxkra6f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdcheg-rb-dpsze8wwiegfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Schoolplan-Parmant-Aloysius-2024-2028-def_1-1.pdf" TargetMode="External"/><Relationship Id="rIdlqezvokgotk8ru-cjeezn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdlc2bpviev_6djvqlz2-xw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rIdppjxpymvmyjt19vg6ydth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdmhhlmy6mgfqzrkm-svnfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rId_utzm2nea0my1bwzxpo-z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/12/2024/12/PMT-Koersplan-2024-2028_def-240119.pdf" TargetMode="External"/><Relationship Id="rIdskxs5gydm6mcvlolf8d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fwp-content%2Fuploads%2Fsites%2F9%2F2025%2F04%2FPMT-Koersplan-2024-2028_def-240119.pdf&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673364360%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HAP46NHzGN66HHC5GCJKuV3qj9muV8ra44iW%2BKkfXpw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIdgkmeavdhzu7ynkjqbu-ob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fparmantscholen.nl%2Fjaarverslag%2F&amp;data=05%7C02%7Cd.vandenboogaard%40parmantscholen.nl%7Caebcc87ec5534ae0a21008de96fa3d7a%7C925a59f13e634c88bab9206837c69b53%7C0%7C0%7C639114198673389884%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=fooafXzO%2BKKqhvDlFfcWhsSXBC1C1FXFlSU3O5%2Bcmoo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rIde-a7v5oeq06czygmf-dlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/" TargetMode="External"/><Relationship Id="rIdmvdbynknsahwt19xkzb7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omo@omo.nl" TargetMode="External"/><Relationship Id="rIdbick5xycxtbhqvzly8rcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/" TargetMode="External"/><Relationship Id="rId3dyukkuwdopemwb0d8dpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/" TargetMode="External"/><Relationship Id="rId5vikazzm0fvyody_suayx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdawufcpfbh1blvyuurtb5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/" TargetMode="External"/><Relationship Id="rIdybfjyikra8gjkjqxj_4ft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/lidmaatschap-vereniging-omo/" TargetMode="External"/><Relationship Id="rIdgondphthpx6h3uhkti0zt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zekic@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId7se9ghuqvz_sr8n4wiiwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.vanes@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdptnptv69otdwzfq8_u3pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beek@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdoifibw6rbdofvvk1vwmef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.hendriks@parmantscholen" TargetMode="External"/><Relationship Id="rId6wir5d4h8lzwuv7zaacrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.vanlith@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdfv7nof_yc39nzygfgfwdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.schreven@parmantscholen" TargetMode="External"/><Relationship Id="rIddkk7atjamiw255r1zujbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jjw.ligtenberg@parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIddaqnixxsua-okgmgri8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aloysiusderoosten.nl/ADR-wiki/mid/80784/ctl/ArticleEdit/art/i.reijnders@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdnal6b3h7wymdziyfzsvtk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beek@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdvuncvd7y5dhg8dfhhyzds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.vanhoof@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdbdr4bdjswuawvozk6fypy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.marien@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId6njymu53hjn2arxbnhjh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdcsqnt1ytfzsqmwnnkf6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/ons-team/" TargetMode="External"/><Relationship Id="rId_5g3aiw-sbefxxys4ut5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parmantscholen.nl" TargetMode="External"/><Relationship Id="rId-g1eyguxdn-xvpvezz_hu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://omo.nl/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2bcae589a21eda28908dbc4456247ea83369728.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ec1284e330791ceec26b747f542faae90f150fa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/306246eb28a9a237990f9a8acf5a8d13109ad082.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdjvjj7djpedted5f3aqgdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/2026ALO-lestabel-onderbouw-3.pdf" TargetMode="External"/><Relationship Id="rIdkrmswqodcw1bbgared84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/pta-en-examenreglement/" TargetMode="External"/><Relationship Id="rIdcwjhexm-ujhka1auauvsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/pta-en-examenreglement/" TargetMode="External"/><Relationship Id="rIdh8s7mofhsnwnxyv7bfhwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/2026ALO-lestabel-bovenbuw.df_.pdf" TargetMode="External"/><Relationship Id="rId3rypa7zyadr9n_kcgew16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Oktober-2020-Dyslexieprotocol-Aloysius-De-Roosten.pdf" TargetMode="External"/><Relationship Id="rId_pikmgdhwpq6cenclmpfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Oktober-2020-Dyscalculieprotocol-ADR.pdf" TargetMode="External"/><Relationship Id="rId12ittln0ionybwg8r1opc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nji.nl/verbinding-onderwijs-en-jeugdhulp/wat-is-een-opp-en-wat-heb-ik-eraan" TargetMode="External"/><Relationship Id="rIdcqn-cudenmkngwhsiuhcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/02/Overgangsnormen-van-leerjaar-1-naar-leerjaar-2.pdf" TargetMode="External"/><Relationship Id="rIdvnejlda8syrya0zyw82rh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Overgangsnormen-van-leerjaar-2-naar-leerjaar-3-1.pdf" TargetMode="External"/><Relationship Id="rIde0hhaqyxwfbsgveclvr3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/200929Overgangsnormen-leerjaar-3-naar-leerjaar-4.pdf" TargetMode="External"/><Relationship Id="rIduxmh0_xgscabh92xlezm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/pta-en-examenreglement/" TargetMode="External"/><Relationship Id="rIdywboy-owqbno9c5gmnabj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verzuim-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdkpgggfrunr-5iwxhpwsvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accounts.magister.net/account/login?sessionId=76b2da35dede4e2cab69e4bf89823d38&amp;returnUrl=%2Fconnect%2Fauthorize%2Fcallback%3Fclient_id%3DM6-parmantscholen.magister.net%26redirect" TargetMode="External"/><Relationship Id="rId5jcqjhnuwn58vtreg0ak_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/events/maand/" TargetMode="External"/><Relationship Id="rIdcqzd4r9dfl-i0rm5ruaq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/ons-team/" TargetMode="External"/><Relationship Id="rIdmz2t6w3kr0xt0ydueisim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdrp8yphzajqu_0vysmwg1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolraad-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdotq97799hugeds7fkq5tk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/artikel/overzicht-vrijwillige-ouderbijdragen-2023-2024/" TargetMode="External"/><Relationship Id="rIdjthifepnbcojlpqkibnf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/zorg-en-ondersteuning-thuis/vraag-en-antwoord/pgb-aanvragen" TargetMode="External"/><Relationship Id="rId1cs41dcn5dxaohusc1hjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl" TargetMode="External"/><Relationship Id="rIdn9rayescud_k15qmtu4sa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rIdlateurvfnvgrrpafcjvo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iedereendoetmee.org/" TargetMode="External"/><Relationship Id="rIdbmxsg7kwivcikhzylpa-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/beleid-en-regelingen/?_gl=1*1taoyjj*_up*MQ..*_ga*NjAzMDE5MDEwLjE3NzgxNTk3NjU.*_ga_LVJX0LYH26*czE3NzgxNTk3NjQkbzEkZzEkdDE3NzgxNTk3NzIkajUyJGwwJGg5ODc1NzIxNDM." TargetMode="External"/><Relationship Id="rIdal3rk5eraufh5ymib_cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2025/02/Privacyreglement-Parmant-Scholen-verwerking-leerlinggegevens.pdf" TargetMode="External"/><Relationship Id="rIdwkgymh76q7brkqnckc-mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIduaf8alwztxxfrqo-bimmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdlyalx4vjizs1xj2via3kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/examens-en-toetsen/" TargetMode="External"/><Relationship Id="rIdei7mlmzwphhiajcu-hxj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IB@OMO.nl" TargetMode="External"/><Relationship Id="rIdsvaufrxv3zjbeyv_rnwo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.lelarge@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId8sytut3fti2jzchwk4vly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fg@omo.nl" TargetMode="External"/><Relationship Id="rIdkwkrj65havxz_2dfsxsda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/over-ons/beleid-en-klachten-regelingen/DU2434_Klachtenregelingen.aspx" TargetMode="External"/><Relationship Id="rIdjjsapyj17ff1vznhgdyji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vertrouwenspersoon@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId1liolyeaamhzaqtxbwaok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdmrmybcrswvlfdqmzdonag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/artikel/9-03-schoolveiligheidsplan/" TargetMode="External"/><Relationship Id="rIdpp6tze7elsq1xhnp_uu0u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/artikel/9-04-anti-pestprotocol/" TargetMode="External"/><Relationship Id="rId9mbekd0wnen3e_gsapqr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/artikel/9-05-social-media-protocol/" TargetMode="External"/><Relationship Id="rIdntc3bg3ut8zn5_ul1-avm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klachtenregeling-ongewenst-gedrag/?_gl=1*1o9f52l*_up*MQ..*_gs*MQ..*_ga*ODAxMDgyOTI0LjE3NzkyODMzNjY.*_ga_LVJX0LYH26*czE3NzkyODMzNjYkbzEkZzEkdDE3NzkyODgyMjMkajYwJGwwJGgxMTU5MDY1MzY.&amp;gclid=EAIaIQobChMIgNXVhvvHlAMVCHJBAh3_uA-4EAAYASAAEgLVQ_D_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rIduxrtialsueykoudwrxmlk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/beleid-en-regelingen/?_gl=1*18ra25h*_up*MQ..*_gs*MQ..*_ga*ODAxMDgyOTI0LjE3NzkyODMzNjY.*_ga_LVJX0LYH26*czE3NzkyODMzNjYkbzEkZzEkdDE3NzkyODc4OTMkajYwJGwwJGgxMTU5MDY1MzY.&amp;gclid=EAIaIQobChMIgNXVhvvHlAMVCHJBAh3_uA-4EAAYASAAEgLVQ_D_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rId9olvq1su1cigxmuceyfaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/klokkenluidersregeling/?_gl=1*kd1f6t*_up*MQ..*_gs*MQ..*_ga*ODAxMDgyOTI0LjE3NzkyODMzNjY.*_ga_LVJX0LYH26*czE3NzkyODMzNjYkbzEkZzEkdDE3NzkyODQ0NDEkajYwJGwwJGgxMTU5MDY1MzY.&amp;gclid=EAIaIQobChMIgNXVhvvHlAMVCHJBAh3_uA-4EAAYASAAEgLVQ_D_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rIdguft_p-qkv0k8tzp-hmvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/vertrouwenspersoon/?_gl=1*1cfh5c*_up*MQ..*_gs*MQ..*_ga*ODAxMDgyOTI0LjE3NzkyODMzNjY.*_ga_LVJX0LYH26*czE3NzkyODMzNjYkbzEkZzEkdDE3NzkyODUxNzIkajYwJGwwJGgxMTU5MDY1MzY.&amp;gclid=EAIaIQobChMIgNXVhvvHlAMVCHJBAh3_uA-4EAAYASAAEgLVQ_D_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rId6dpshvzcvquo39h4oav4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/huiselijk-geweld/meldcode" TargetMode="External"/><Relationship Id="rIdhxiifc8ibplnwiy75d_uf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veiligthuismiddenbrabant.nl/" TargetMode="External"/><Relationship Id="rIdolwcoplscuuqzbskk8sh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@veiligthuismiddenbrabant.nl" TargetMode="External"/><Relationship Id="rId4lsbbmwe4gyye1qn0hpxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ikvermoedhuiselijkgeweld.nl/" TargetMode="External"/><Relationship Id="rIdt7drvdyrwkbw76pmw_mn_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/beleid-en-regelingen/?_gl=1*1bkks0m*_up*MQ..*_gs*MQ..*_ga*ODAxMDgyOTI0LjE3NzkyODMzNjY.*_ga_LVJX0LYH26*czE3NzkyODMzNjYkbzEkZzEkdDE3NzkyODUyMjEkajExJGwwJGgxMTU5MDY1MzY.&amp;gclid=EAIaIQobChMIgNXVhvvHlAMVCHJBAh3_uA-4EAAYASAAEgLVQ_D_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rIdufswvclqxrgn6jocyiebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.vanhoof@sghetplein.nl" TargetMode="External"/><Relationship Id="rIdij5s2cqoe_mcu3zqjm4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/ALO-anti-pestprotocol.pdf" TargetMode="External"/><Relationship Id="rIdtc45pktp_axz4lcto8fmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto: a.beek@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdaasgmxpqjx-x7qbbym9ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Handreiking-Gebruik-internet-en-sociale-media-leerlingen-ELL.pdf" TargetMode="External"/><Relationship Id="rIdtjr9dokuvrajdvko15poq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omo.yoursafetynet.cloud/pub/submit-incident/simple/nl_NL/64e46ba33accb5d17d08b8d4-c32b4b90b0fda567?preselect=65374a71da2a6e59234100a9" TargetMode="External"/><Relationship Id="rIdn1mbzcfqivrf-wsojl8tr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/kfady1pr/managementstatuut-ons-middelbaar-onderwijs.pdf" TargetMode="External"/><Relationship Id="rIddf0gguftc5u8iwijj06q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/beleid-en-regelingen/?_gl=1*1bkks0m*_up*MQ..*_gs*MQ..*_ga*ODAxMDgyOTI0LjE3NzkyODMzNjY.*_ga_LVJX0LYH26*czE3NzkyODMzNjYkbzEkZzEkdDE3NzkyODUyMjEkajExJGwwJGgxMTU5MDY1MzY.&amp;gclid=EAIaIQobChMIgNXVhvvHlAMVCHJBAh3_uA-4EAAYASAAEgLVQ_D_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rIdwvjtawwyfnwvo-bwa2mga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/raden-van-advies/?_gl=1*1eewund*_up*MQ..*_ga*MTIxODk1MDUxNi4xNzc5Mjg4OTIz*_ga_LVJX0LYH26*czE3NzkyODg5MjIkbzEkZzEkdDE3NzkyOTAzNTEkajQ1JGwwJGgxNDkwNDUzMjI4" TargetMode="External"/><Relationship Id="rIdtzcyvu8lwiallfiw12bld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/12/2024/12/Schoolmanagementstatuut-PMT-V7.pdf" TargetMode="External"/><Relationship Id="rIdhvq28gyo65pfst96ob70u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Leerlingenstatuut-Parmant-Aloysius-2025-2027.pdf" TargetMode="External"/><Relationship Id="rIdvxg1cuww8x_0nxbfshhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/leerlingenzaken/?_gl=1*1y6buic*_up*MQ..*_ga*MTIxODk1MDUxNi4xNzc5Mjg4OTIz*_ga_LVJX0LYH26*czE3NzkyODg5MjIkbzEkZzEkdDE3NzkyODk5OTIkajUwJGwwJGgxNDkwNDUzMjI4" TargetMode="External"/><Relationship Id="rIddjgqivbwnllz_-1iofxlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/ouders-en-leerlingen/medezeggenschap/?_gl=1*skhexy*_up*MQ..*_ga*MTIxODk1MDUxNi4xNzc5Mjg4OTIz*_ga_LVJX0LYH26*czE3NzkyODg5MjIkbzEkZzEkdDE3NzkyODk3NzAkajYwJGwwJGgxNDkwNDUzMjI4" TargetMode="External"/><Relationship Id="rIdhhxed-j6niiqpdsn1ybsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MR@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdli0snaudtt-via2-msewy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/beleid-en-regelingen/?_gl=1*39asiw*_up*MQ..*_ga*MTIxODk1MDUxNi4xNzc5Mjg4OTIz*_ga_LVJX0LYH26*czE3NzkyODg5MjIkbzEkZzEkdDE3NzkyODg5MjYkajU2JGwwJGgxNDkwNDUzMjI4" TargetMode="External"/><Relationship Id="rIdcm68hif2reyr7qkmy1vwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIdzzgnid7bjxfspumixtfii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/media/jm2lgbev/integriteitscode-vereniging-omo-2025-07-25.pdf" TargetMode="External"/><Relationship Id="rIdgiupmyzqxe9efkzscpsj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/klachtenregelingen/?_gl=1*wjo4zf*_up*MQ..*_gs*MQ..*_ga*ODAxMDgyOTI0LjE3NzkyODMzNjY.*_ga_LVJX0LYH26*czE3NzkyODMzNjYkbzEkZzEkdDE3NzkyODY0NjIkajYwJGwwJGgxMTU5MDY1MzY.&amp;gclid=EAIaIQobChMIgNXVhvvHlAMVCHJBAh3_uA-4EAAYASAAEgLVQ_D_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rIdq6pcbuqrjtbsvzul294th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/gezichtsbedekkende-kleding-in-de-media-boerkaverbod/gezichtsbedekkende-kleding-gedeeltelijk-verbieden" TargetMode="External"/><Relationship Id="rIdubcqf8oaw7s97wi9zu1vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantjoris.nl/wp-content/uploads/sites/12/2026/05/2026-Formulier-verzoek-examencommissie.docx" TargetMode="External"/><Relationship Id="rIdvi5x9vy3-ego4y0jlxe2-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rId4omwedyouoofzzxixh5o6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rId-i0hlbb5361avgfuxogng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/onderwerpen/vertrouwensinspecteurs" TargetMode="External"/><Relationship Id="rIdkkxolo3zcr2t0obot5mmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholenopdekaart.nl/" TargetMode="External"/><Relationship Id="rIdjow01xi0w14ghh7cmakv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onderwijsinspectie.nl/" TargetMode="External"/><Relationship Id="rIdiewgph6muq0vl30bjmhiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatieproducten.duo.rijkscloud.nl/public/dashboardvsvopen/" TargetMode="External"/><Relationship Id="rId6pgekukjcb9wu1u3f2dy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/ons-onderwijs/" TargetMode="External"/><Relationship Id="rIdiis5jysibkmnhsco1jqil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zekic@parmantscholen.nl" TargetMode="External"/><Relationship Id="rId0fgjpdufuif3hfrlsr18g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.vanes@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdul_82lokfparvkere_6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdur54kqbep9suxd1effict" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:secretariaat@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdcpakn60cc8fpbi2zig_dl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdvs1rtcastf5xic3m6pjmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/wp-content/uploads/sites/10/2024/12/Schoolplan-Parmant-Aloysius-2024-2028-def_1-1.pdf" TargetMode="External"/><Relationship Id="rId_70r6ior-z9x3_pwdq68q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aos-omo.nl/zobrabant/" TargetMode="External"/><Relationship Id="rIdqxal9rlc7haaevx6rfxw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evot.nl/" TargetMode="External"/><Relationship Id="rIddaytyblnbtpzxq3cwbs7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.senssen@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdzinia3srd7vkfeb0d1il8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIdfkg_ugw0vdxsgfz1bhfot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantscholen.nl/wp-content/uploads/sites/9/2025/04/PMT-Koersplan-2024-2028_def-240119.pdf" TargetMode="External"/><Relationship Id="rIdloklby7hetfygsqcscqf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/?_gl=1*l05yi0*_up*MQ..*_gs*MQ..*_ga*ODQ2NDA1ODc0LjE3NzkyOTIxNTM.*_ga_LVJX0LYH26*czE3NzkyOTIxNTIkbzEkZzEkdDE3NzkyOTIxNTgkajU0JGwwJGgxOTA0NjUxNjIw&amp;gclid=EAIaIQobChMI5bHI5JvIlAMVzIGDBx2k5iu0EAAYASAAEgLIDfD_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rIdjv1cpkno1zfy5zguwutzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantscholen.nl/jaarverslag/" TargetMode="External"/><Relationship Id="rIdi08k5h_5gar9rqd7cogpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/?_gl=1*hhb8ue*_up*MQ..*_gs*MQ..*_ga*ODQ2NDA1ODc0LjE3NzkyOTIxNTM.*_ga_LVJX0LYH26*czE3NzkyOTIxNTIkbzEkZzAkdDE3NzkyOTIxNTIkajYwJGwwJGgxOTA0NjUxNjIw&amp;gclid=EAIaIQobChMI5bHI5JvIlAMVzIGDBx2k5iu0EAAYASAAEgLIDfD_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rId0glmblspqove55b0jd3dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmanthelder.nl/wp-content/uploads/sites/12/2024/12/Regeling-ter-voorkoming-van-seksuele-intimidatie-agressie-geweld-waaronder-pesten-en-discriminatie-OMO.pdf" TargetMode="External"/><Relationship Id="rIdjdmmgeb6jqujxd0mzbtdi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/koers-2030/?_gl=1*l05yi0*_up*MQ..*_gs*MQ..*_ga*ODQ2NDA1ODc0LjE3NzkyOTIxNTM.*_ga_LVJX0LYH26*czE3NzkyOTIxNTIkbzEkZzEkdDE3NzkyOTIxNTgkajU0JGwwJGgxOTA0NjUxNjIw&amp;gclid=EAIaIQobChMI5bHI5JvIlAMVzIGDBx2k5iu0EAAYASAAEgLIDfD_BwE&amp;gbraid=0AAAAApzOuuI1pdpccQecBZeCAduVx8HpR" TargetMode="External"/><Relationship Id="rIdagfp6r7jq9y-twjake_ga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/jaarverslag/?_gl=1*1jhoyhv*_up*MQ..*_ga*MTQxNjc0Nzc2My4xNzc5MjkzMzEz*_ga_LVJX0LYH26*czE3NzkyOTMzMTIkbzEkZzEkdDE3NzkyOTMzOTQkajQ1JGwwJGgxMzAyODcwODI3" TargetMode="External"/><Relationship Id="rIdva64f_w0y6d_tobp_u_pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/?_gl=1*1s2y3eh*_up*MQ..*_ga*MTQxNjc0Nzc2My4xNzc5MjkzMzEz*_ga_LVJX0LYH26*czE3NzkyOTMzMTIkbzEkZzEkdDE3NzkyOTM0NTIkajYwJGwwJGgxMzAyODcwODI3" TargetMode="External"/><Relationship Id="rIdzw8lwwby8rgo3kyl6t45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/?_gl=1*1s2y3eh*_up*MQ..*_ga*MTQxNjc0Nzc2My4xNzc5MjkzMzEz*_ga_LVJX0LYH26*czE3NzkyOTMzMTIkbzEkZzEkdDE3NzkyOTM0NTIkajYwJGwwJGgxMzAyODcwODI3" TargetMode="External"/><Relationship Id="rIduf928s-so5prmthfwl3ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/ledenraad/?_gl=1*vc00qd*_up*MQ..*_ga*MTQxNjc0Nzc2My4xNzc5MjkzMzEz*_ga_LVJX0LYH26*czE3NzkyOTMzMTIkbzEkZzEkdDE3NzkyOTM5ODYkajYwJGwwJGgxMzAyODcwODI3" TargetMode="External"/><Relationship Id="rId6hv5jzd_45jvn3hvz9ci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omo.nl/organisatie/hoe-we-zijn-georganiseerd/raden-van-advies/?_gl=1*1psqsll*_up*MQ..*_ga*MTQxNjc0Nzc2My4xNzc5MjkzMzEz*_ga_LVJX0LYH26*czE3NzkyOTMzMTIkbzEkZzEkdDE3NzkyOTM0NTYkajU2JGwwJGgxMzAyODcwODI3" TargetMode="External"/><Relationship Id="rIddkzjwggsnlksplb7tx5hz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zekic@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdymq1-zhu5tb5smhzmjye3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.vanes@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdyk1dfoy_cxejb6rghswz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beek@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdtt3punsett2vw8-bfo5c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.hendriks@parmantscholen" TargetMode="External"/><Relationship Id="rId_0fbwhwnc_u5f7bhbyrfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.vanlith@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdwrzhtdhwin7uphbp9fyoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.schreven@parmantscholen" TargetMode="External"/><Relationship Id="rIdjzolo5s4yvoxxxgtqq1pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jjw.ligtenberg@parmantscholen.nl/" TargetMode="External"/><Relationship Id="rIdvgudymqbapqeqcgajxi9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aloysiusderoosten.nl/ADR-wiki/mid/80784/ctl/ArticleEdit/art/i.reijnders@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdedqldtr5qf1bbqmyr7baz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beek@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIddcuvwvorbzc25gsxwnivk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.vanhoof@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdonbijznk5sph8xlakpmzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.marien@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdp7o3-6npe3sdxzbhfxnzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info-aloysius@parmantscholen.nl" TargetMode="External"/><Relationship Id="rIdl1i5tso8kv9h_fcnrkwop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parmantaloysius.nl/ons-team/" TargetMode="External"/><Relationship Id="rIdmf9wqnlkum2gvfmbnuyob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parmantscholen.nl" TargetMode="External"/><Relationship Id="rIduqlzgmfwvqe9fluk60gcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://omo.nl/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2bcae589a21eda28908dbc4456247ea83369728.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ec1284e330791ceec26b747f542faae90f150fa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/306246eb28a9a237990f9a8acf5a8d13109ad082.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a70a0cf8447f2f32f88a46f21cbbf35a8422b68.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Schoolgids Parmant Aloysius</dc:title>
   <dc:creator>Parmant Schoolgids Generator</dc:creator>
-  <dc:description>Schoolgids Parmant Aloysius (8 augustus 2026)</dc:description>
+  <dc:description>Schoolgids Parmant Aloysius (7 oktober 2026)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>